--- v0 (2026-08-22)
+++ v1 (2026-10-30)
@@ -1,9802 +1,3156 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w14:paraId="364C48A7" w14:textId="77777777" w:rsidR="00544BCB" w:rsidRDefault="00544BCB" w:rsidP="00AF50B1">
+    <w:p w:rsidR="00544BCB" w:rsidRDefault="00544BCB" w:rsidP="00AF50B1">
       <w:pPr>
         <w:pStyle w:val="Abertura-Autores"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:sectPr w:rsidR="00544BCB" w:rsidSect="00A510E3">
           <w:headerReference w:type="even" r:id="rId9"/>
           <w:headerReference w:type="default" r:id="rId10"/>
           <w:footerReference w:type="even" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:headerReference w:type="first" r:id="rId13"/>
           <w:footerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="4536" w:right="1077" w:bottom="1440" w:left="1077" w:header="0" w:footer="850" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:num="2" w:space="284" w:equalWidth="0">
             <w:col w:w="2892" w:space="284"/>
             <w:col w:w="6236"/>
           </w:cols>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="278C06DC" w14:textId="77777777" w:rsidR="00D54F65" w:rsidRDefault="00D54F65" w:rsidP="00D54F65">
+    <w:p w:rsidR="00D54F65" w:rsidRDefault="00D54F65" w:rsidP="00D54F65">
       <w:pPr>
         <w:pStyle w:val="Abertura-Autores"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.ji0n8atjudq1" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Autor </w:t>
       </w:r>
       <w:r>
         <w:t>Anônimo até a sua aceitação</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41EFF7BE" w14:textId="77777777" w:rsidR="00D54F65" w:rsidRDefault="00D54F65" w:rsidP="00D54F65">
+    <w:p w:rsidR="00D54F65" w:rsidRDefault="00D54F65" w:rsidP="00D54F65">
       <w:pPr>
         <w:pStyle w:val="Abertura-Autores"/>
       </w:pPr>
       <w:r>
         <w:t>Anônimo até a sua aceitação</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E001B5A" w14:textId="77777777" w:rsidR="00D54F65" w:rsidRDefault="00D54F65" w:rsidP="00D54F65">
+    <w:p w:rsidR="00D54F65" w:rsidRDefault="00D54F65" w:rsidP="00D54F65">
       <w:pPr>
         <w:pStyle w:val="Abertura-Autores"/>
       </w:pPr>
       <w:r>
         <w:t>Anônimo até a sua aceitação</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552611AD" w14:textId="77777777" w:rsidR="00D54F65" w:rsidRPr="00C97A96" w:rsidRDefault="00D54F65" w:rsidP="00D54F65">
+    <w:p w:rsidR="00D54F65" w:rsidRPr="00C97A96" w:rsidRDefault="00D54F65" w:rsidP="00D54F65">
       <w:pPr>
         <w:pStyle w:val="Abertura-Autores"/>
         <w:rPr>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Anônimo até a sua aceitação</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30810CB7" w14:textId="77777777" w:rsidR="00D54F65" w:rsidRDefault="00D54F65" w:rsidP="00D54F65">
+    <w:p w:rsidR="00D54F65" w:rsidRDefault="00D54F65" w:rsidP="00D54F65">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="1155CC"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61D18D6A" w14:textId="77777777" w:rsidR="00D54F65" w:rsidRDefault="00D54F65" w:rsidP="00D54F65">
+    <w:p w:rsidR="00D54F65" w:rsidRDefault="00D54F65" w:rsidP="00D54F65">
       <w:pPr>
         <w:pStyle w:val="Abertura-ContatoAutor"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
-        <w:t>Investigador/Professor/Doutorando/Pesquisador, Departamento/Faculdade/Universidade. Endereço. Cidade, Sigla do Estado, País.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3F2AF98B" w14:textId="77777777" w:rsidR="00D54F65" w:rsidRDefault="00D54F65" w:rsidP="00D54F65">
+        <w:t>Universidade. Endereço. Cidade, Sigla do Estado, País.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D54F65" w:rsidRDefault="00D54F65" w:rsidP="00D54F65">
       <w:pPr>
         <w:pStyle w:val="Abertura-ContatoAutor"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Investigador/Professor/Doutorando/Pesquisador, Departamento/Faculdade/Universidade. Endereço. Cidade, Sigla do Estado, País. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6EB421C2" w14:textId="77777777" w:rsidR="00D54F65" w:rsidRDefault="00D54F65" w:rsidP="00D54F65">
+        <w:t xml:space="preserve">Universidade. Endereço. Cidade, Sigla do Estado, País. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D54F65" w:rsidRDefault="00D54F65" w:rsidP="00D54F65">
       <w:pPr>
         <w:pStyle w:val="Abertura-ContatoAutor"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Investigador/Professor/Doutorando/Pesquisador, Departamento/Faculdade/Universidade. Endereço. Cidade, Sigla do Estado, País. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0F800EA2" w14:textId="77777777" w:rsidR="00D54F65" w:rsidRDefault="00D54F65" w:rsidP="00D54F65">
+        <w:t>Universidade. Endereço. Cidade, Sigla do Estado, País.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E60E1" w:rsidRDefault="009E60E1" w:rsidP="00D54F65">
       <w:pPr>
         <w:pStyle w:val="Abertura-ContatoAutor"/>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D54F65" w:rsidRDefault="002A4051" w:rsidP="00D54F65">
+      <w:pPr>
+        <w:pStyle w:val="Abertura-ContatoAutor"/>
+      </w:pPr>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="007E12D1">
+        <w:r w:rsidR="00D54F65" w:rsidRPr="007E12D1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>*autor1@seuemail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3EBE19C5" w14:textId="77777777" w:rsidR="00D5309C" w:rsidRDefault="00D5309C" w:rsidP="00D54F65">
+    <w:p w:rsidR="00D5309C" w:rsidRDefault="00D5309C" w:rsidP="00D54F65">
       <w:pPr>
         <w:pStyle w:val="Abertura-Resumotitulo"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DEF67E5" w14:textId="77777777" w:rsidR="00D54F65" w:rsidRPr="00A16419" w:rsidRDefault="00D54F65" w:rsidP="00074D49">
+    <w:p w:rsidR="00D54F65" w:rsidRPr="00A16419" w:rsidRDefault="00D54F65" w:rsidP="00074D49">
       <w:pPr>
         <w:pStyle w:val="Abertura-Resumotitulo"/>
       </w:pPr>
       <w:r w:rsidRPr="00A16419">
         <w:t>Resumo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0471810E" w14:textId="77777777" w:rsidR="00D54F65" w:rsidRPr="008B375C" w:rsidRDefault="00D54F65" w:rsidP="00074D49">
+    <w:p w:rsidR="00D54F65" w:rsidRPr="008B375C" w:rsidRDefault="00D54F65" w:rsidP="00074D49">
       <w:pPr>
         <w:pStyle w:val="textoresumoPginaAbertura"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B375C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo texto resumo. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B375C">
-[...20 lines deleted...]
-    <w:p w14:paraId="1170A6CB" w14:textId="77777777" w:rsidR="00D54F65" w:rsidRPr="00D54F65" w:rsidRDefault="00D54F65" w:rsidP="00074D49">
+    </w:p>
+    <w:p w:rsidR="00D54F65" w:rsidRPr="00D54F65" w:rsidRDefault="00D54F65" w:rsidP="00074D49">
       <w:pPr>
         <w:pStyle w:val="Abertura-Resumopalavas-chave"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:sectPr w:rsidR="00D54F65" w:rsidRPr="00D54F65" w:rsidSect="00D5309C">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="4536" w:right="1134" w:bottom="1418" w:left="1134" w:header="0" w:footer="454" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="284"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="008B375C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Palavras-chave:</w:t>
       </w:r>
       <w:r w:rsidRPr="008B375C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Palavra-chave 1. Palavra-chave 2. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B375C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Palavra-chave</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="29BB6FC5" w14:textId="77777777" w:rsidR="00544BCB" w:rsidRDefault="00544BCB" w:rsidP="00426AE9">
+        <w:t>Palavra-chave 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00544BCB" w:rsidRDefault="00544BCB" w:rsidP="00426AE9">
       <w:pPr>
         <w:pStyle w:val="Abertura-Comocitar"/>
         <w:ind w:left="1134"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16BBB0FC" w14:textId="77777777" w:rsidR="001F4021" w:rsidRPr="00066BA5" w:rsidRDefault="001F4021" w:rsidP="00426AE9">
-[...8 lines deleted...]
-    <w:p w14:paraId="184703C8" w14:textId="77777777" w:rsidR="004D239D" w:rsidRPr="004D239D" w:rsidRDefault="004D239D" w:rsidP="00074D49">
+    <w:p w:rsidR="004D239D" w:rsidRPr="004D239D" w:rsidRDefault="00DF2AD6" w:rsidP="00C22E34">
       <w:pPr>
         <w:pStyle w:val="TituloartigoabstractAbstract"/>
         <w:pageBreakBefore/>
+        <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D239D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Title Format of your Article in English</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7768D197" w14:textId="77777777" w:rsidR="00C97A96" w:rsidRPr="00A16419" w:rsidRDefault="00C97A96" w:rsidP="00074D49">
+        <w:t>Meu títuloeminglês</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C97A96" w:rsidRPr="00A16419" w:rsidRDefault="00C97A96" w:rsidP="00074D49">
       <w:pPr>
         <w:pStyle w:val="Abstract-ttulo"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A16419">
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B3D8811" w14:textId="77777777" w:rsidR="004D239D" w:rsidRPr="004D239D" w:rsidRDefault="004D239D" w:rsidP="00074D49">
+    <w:p w:rsidR="004D239D" w:rsidRPr="004D239D" w:rsidRDefault="004D239D" w:rsidP="00074D49">
       <w:pPr>
         <w:pStyle w:val="AbstracttextoAbstract"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D239D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>It is preferably a single paragraph providing a concise summary in English of the material in the paper below. It usually has less than 200 words. It must not contain abbreviations, footnotes, references to literature, figures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5299B18B" w14:textId="0D5C0088" w:rsidR="004D239D" w:rsidRPr="004D239D" w:rsidRDefault="004D239D" w:rsidP="00074D49">
+    <w:p w:rsidR="004D239D" w:rsidRPr="004D239D" w:rsidRDefault="004D239D" w:rsidP="00074D49">
       <w:pPr>
         <w:pStyle w:val="AbstracttextoAbstract"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D239D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>It is preferably a single paragraph providing a concise summary in English of the material in the paper below. It usually has less than 200 words. It must not contain abbreviations, footnotes, references to literature, figures. It is preferably a single paragraph providing a concise summary in English of the material in the paper below. It usually has less than 200 words. It must not contain abbreviations, footnotes, references to literature, figures. It is preferably a single paragraph providing a concise summary in English of the material in the pa</w:t>
       </w:r>
       <w:r w:rsidR="003435BF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>333</w:t>
       </w:r>
       <w:r w:rsidRPr="004D239D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>per below. It usually has less than 200 words. It must not contain abbreviations, footnotes, references to literature, figures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3CF244" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRPr="004D239D" w:rsidRDefault="004D239D" w:rsidP="00074D49">
+    <w:p w:rsidR="006F27BA" w:rsidRPr="004D239D" w:rsidRDefault="004D239D" w:rsidP="00074D49">
       <w:pPr>
         <w:pStyle w:val="AbstracttextoAbstract"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D239D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">It is preferably a single paragraph providing a concise summary in English of the material in the paper below. It usually has less than 200 words. It must not contain abbreviations, footnotes, references to literature, figures. </w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-    <w:p w14:paraId="56271390" w14:textId="52D1D170" w:rsidR="006F27BA" w:rsidRPr="004D239D" w:rsidRDefault="002205A4" w:rsidP="00074D49">
+    </w:p>
+    <w:p w:rsidR="006F27BA" w:rsidRPr="004D239D" w:rsidRDefault="002205A4" w:rsidP="00074D49">
       <w:pPr>
         <w:pStyle w:val="keywordsAbstract"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D239D">
+      <w:r w:rsidRPr="00E30AFF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D239D">
+      <w:r w:rsidR="004D239D" w:rsidRPr="00E30AFF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Keyword 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E30AFF" w:rsidRPr="00E30AFF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="004D239D" w:rsidRPr="004D239D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Keyword</w:t>
-[...65 lines deleted...]
-    <w:p w14:paraId="342654B4" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRPr="003F536E" w:rsidRDefault="002205A4" w:rsidP="00116EDB">
+        <w:t xml:space="preserve"> Keyword 2 (… 3 to 5, preferably).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F27BA" w:rsidRPr="003F536E" w:rsidRDefault="002205A4" w:rsidP="00116EDB">
       <w:pPr>
         <w:pStyle w:val="Ttuloseonumerada"/>
       </w:pPr>
       <w:r w:rsidRPr="003F536E">
         <w:t>Introdução</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D8C4B9E" w14:textId="77777777" w:rsidR="00EE5ECB" w:rsidRDefault="00EE5ECB" w:rsidP="00184AC7">
+    <w:p w:rsidR="00EE5ECB" w:rsidRDefault="00EE5ECB" w:rsidP="00184AC7">
       <w:pPr>
         <w:pStyle w:val="Textocorrido"/>
       </w:pPr>
       <w:r>
-        <w:t>Texto corrido texto corrido texto corrido</w:t>
-[...314 lines deleted...]
-    <w:p w14:paraId="4A3DB827" w14:textId="77777777" w:rsidR="00EE5ECB" w:rsidRDefault="00EE5ECB" w:rsidP="00184AC7">
+        <w:t>Texto corrido texto corrido texto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corrido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE5ECB" w:rsidRDefault="00EE5ECB" w:rsidP="00184AC7">
       <w:pPr>
         <w:pStyle w:val="Textocorrido"/>
       </w:pPr>
       <w:r>
-        <w:t>Texto corrido texto corrido texto corrido</w:t>
-[...314 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Texto corrido texto corrido texto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corrido.</w:t>
       </w:r>
       <w:r w:rsidR="009C4EB4" w:rsidRPr="009C4EB4">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
+        <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="009C4EB4" w:rsidRPr="009C4EB4">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CCE7C25" w14:textId="77777777" w:rsidR="00AB06A8" w:rsidRDefault="00AB06A8" w:rsidP="00AB06A8">
+    <w:p w:rsidR="00AB06A8" w:rsidRDefault="00AB06A8" w:rsidP="00AB06A8">
       <w:pPr>
         <w:pStyle w:val="Textocorrido"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="587D7853" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRPr="00116EDB" w:rsidRDefault="002205A4" w:rsidP="00116EDB">
+    <w:p w:rsidR="006F27BA" w:rsidRPr="00116EDB" w:rsidRDefault="002205A4" w:rsidP="00116EDB">
       <w:pPr>
         <w:pStyle w:val="Ttuloseonumerada"/>
       </w:pPr>
       <w:r w:rsidRPr="00116EDB">
         <w:t>Metodologia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="607DDCAB" w14:textId="77777777" w:rsidR="00184AC7" w:rsidRDefault="00184AC7" w:rsidP="00184AC7">
+    <w:p w:rsidR="00184AC7" w:rsidRDefault="00184AC7" w:rsidP="00184AC7">
       <w:pPr>
         <w:pStyle w:val="Textocorrido"/>
       </w:pPr>
       <w:r>
-        <w:t>Texto corrido texto corrido texto corrido</w:t>
-[...222 lines deleted...]
-      </w:r>
+        <w:t>Texto corrido texto corrido texto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corrido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00184AC7" w:rsidRDefault="00184AC7" w:rsidP="00184AC7">
+      <w:pPr>
+        <w:pStyle w:val="Textocorrido"/>
+      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>corrido</w:t>
-[...92 lines deleted...]
-    <w:p w14:paraId="57878820" w14:textId="77777777" w:rsidR="00184AC7" w:rsidRDefault="00184AC7" w:rsidP="00184AC7">
+        <w:t>Texto corrido texto corrido texto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corrido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00184AC7" w:rsidRDefault="00184AC7" w:rsidP="00184AC7">
       <w:pPr>
         <w:pStyle w:val="Textocorrido"/>
       </w:pPr>
       <w:r>
-        <w:t>Texto corrido texto corrido texto corrido</w:t>
-[...634 lines deleted...]
-    <w:p w14:paraId="5360D72A" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00F07F72">
+        <w:t>Texto corrido texto corrido texto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corrido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00F07F72">
       <w:pPr>
         <w:pStyle w:val="Tabelaquadrofigura-Legenda"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Quadro 1 </w:t>
       </w:r>
       <w:r w:rsidRPr="009C4EB4">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>- Categorias de análise, unidades de registro (n=21) e unidades de contexto (n=296).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452B45DE" w14:textId="77777777" w:rsidR="00EC58A1" w:rsidRDefault="00EC58A1" w:rsidP="00F07F72">
+    <w:p w:rsidR="00EC58A1" w:rsidRDefault="00EC58A1" w:rsidP="00F07F72">
       <w:pPr>
         <w:pStyle w:val="Tabelaquadrofigura-Legenda"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="8642" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1571"/>
         <w:gridCol w:w="3669"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1701"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F27BA" w14:paraId="5A38C7F2" w14:textId="77777777" w:rsidTr="009C4EB4">
+      <w:tr w:rsidR="006F27BA" w:rsidTr="009C4EB4">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="95B3D7" w:themeFill="accent1" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="282426CC" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="009C4EB4">
+          <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="009C4EB4">
             <w:pPr>
               <w:pStyle w:val="TabelaQuadroFigura-Ttulo"/>
             </w:pPr>
             <w:r>
               <w:t>Categorias de análise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3669" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="95B3D7" w:themeFill="accent1" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DF12F16" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="009C4EB4">
+          <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="009C4EB4">
             <w:pPr>
               <w:pStyle w:val="TabelaQuadroFigura-Ttulo"/>
             </w:pPr>
             <w:r>
               <w:t>Descrição</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="95B3D7" w:themeFill="accent1" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78A823B3" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="009C4EB4">
+          <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="009C4EB4">
             <w:pPr>
               <w:pStyle w:val="TabelaQuadroFigura-Ttulo"/>
             </w:pPr>
             <w:r>
               <w:t>Unidades de contexto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="95B3D7" w:themeFill="accent1" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="656E7985" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="009C4EB4">
+          <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="009C4EB4">
             <w:pPr>
               <w:pStyle w:val="TabelaQuadroFigura-Ttulo"/>
             </w:pPr>
             <w:r>
               <w:t>Unidades de registro</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F27BA" w14:paraId="01822112" w14:textId="77777777" w:rsidTr="009C4EB4">
+      <w:tr w:rsidR="006F27BA" w:rsidTr="009C4EB4">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F5B6694" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="009C4EB4">
+          <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="009C4EB4">
             <w:pPr>
               <w:pStyle w:val="TabelaQuadroFigura-Ttulo"/>
             </w:pPr>
             <w:r>
               <w:t>Organização para o retorno às aulas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3669" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="007B298A" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
+          <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
             <w:pPr>
               <w:pStyle w:val="Tabelaquadrofigura-Texto"/>
             </w:pPr>
             <w:r>
               <w:t>Abrange as medidas realizadas pelas coordenações de curso no enfrentamento do acesso à tecnologia pelos estudantes, como foi realizado o contato com os estudantes e a oferta de disciplinas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF54A95" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
+          <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
             <w:pPr>
               <w:pStyle w:val="Tabelaquadrofigura-Texto"/>
             </w:pPr>
             <w:r>
               <w:t>7 (33,3%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="503AF97D" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
+          <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
             <w:pPr>
               <w:pStyle w:val="Tabelaquadrofigura-Texto"/>
             </w:pPr>
             <w:r>
               <w:t>115 (38,9%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F27BA" w14:paraId="58BAB8A2" w14:textId="77777777" w:rsidTr="009C4EB4">
+      <w:tr w:rsidR="006F27BA" w:rsidTr="009C4EB4">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="783B5380" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="009C4EB4">
+          <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="009C4EB4">
             <w:pPr>
               <w:pStyle w:val="TabelaQuadroFigura-Ttulo"/>
             </w:pPr>
             <w:r>
               <w:t>Fazer docente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3669" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16FF5CE6" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
+          <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
             <w:pPr>
               <w:pStyle w:val="Tabelaquadrofigura-Texto"/>
             </w:pPr>
             <w:r>
               <w:t>Trata a autonomia docente, questões éticas e o registro audiovisual das aulas. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D9BAB42" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
+          <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
             <w:pPr>
               <w:pStyle w:val="Tabelaquadrofigura-Texto"/>
             </w:pPr>
             <w:r>
               <w:t>5 (23,8%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3805FCA9" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
+          <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
             <w:pPr>
               <w:pStyle w:val="Tabelaquadrofigura-Texto"/>
             </w:pPr>
             <w:r>
               <w:t>81 (27,3%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F27BA" w14:paraId="01D76A4E" w14:textId="77777777" w:rsidTr="009C4EB4">
+      <w:tr w:rsidR="006F27BA" w:rsidTr="009C4EB4">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E4A0582" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="009C4EB4">
+          <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="009C4EB4">
             <w:pPr>
               <w:pStyle w:val="TabelaQuadroFigura-Ttulo"/>
             </w:pPr>
             <w:r>
               <w:t>Uso de TDIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3669" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48C1F9DC" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
+          <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
             <w:pPr>
               <w:pStyle w:val="Tabelaquadrofigura-Texto"/>
             </w:pPr>
             <w:r>
               <w:t>Aborda o manejo das ferramentas tecnológicas digitais pelos docentes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="549B3826" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
+          <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
             <w:pPr>
               <w:pStyle w:val="Tabelaquadrofigura-Texto"/>
             </w:pPr>
             <w:r>
               <w:t>2 (9,5%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61C5F1BA" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
+          <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
             <w:pPr>
               <w:pStyle w:val="Tabelaquadrofigura-Texto"/>
             </w:pPr>
             <w:r>
               <w:t>10 (3,3%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F27BA" w14:paraId="63836CD4" w14:textId="77777777" w:rsidTr="009C4EB4">
+      <w:tr w:rsidR="006F27BA" w:rsidTr="009C4EB4">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4015DDDF" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="009C4EB4">
+          <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="009C4EB4">
             <w:pPr>
               <w:pStyle w:val="TabelaQuadroFigura-Ttulo"/>
             </w:pPr>
             <w:r>
               <w:t>Execução do ERE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3669" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21ED7BF3" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
+          <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
             <w:pPr>
               <w:pStyle w:val="Tabelaquadrofigura-Texto"/>
             </w:pPr>
             <w:r>
               <w:t>Aborda a participação dos estudantes nas aulas e a sobrecarga dos indivíduos, tanto estudantes quanto docentes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EB8CBC8" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
+          <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
             <w:pPr>
               <w:pStyle w:val="Tabelaquadrofigura-Texto"/>
             </w:pPr>
             <w:r>
               <w:t>4 (19,1%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="026E7B78" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
+          <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
             <w:pPr>
               <w:pStyle w:val="Tabelaquadrofigura-Texto"/>
             </w:pPr>
             <w:r>
               <w:t>49 (16,6%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F27BA" w14:paraId="2480EE7D" w14:textId="77777777" w:rsidTr="009C4EB4">
+      <w:tr w:rsidR="006F27BA" w:rsidTr="009C4EB4">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43F2F0BC" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="009C4EB4">
+          <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="009C4EB4">
             <w:pPr>
               <w:pStyle w:val="TabelaQuadroFigura-Ttulo"/>
             </w:pPr>
             <w:r>
               <w:t>Avaliação da aprendizagem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3669" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A0A4678" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
+          <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
             <w:pPr>
               <w:pStyle w:val="Tabelaquadrofigura-Texto"/>
             </w:pPr>
             <w:r>
               <w:t>Inclui a avaliação os estudantes, dúvidas dos docentes sobre os conceitos apresentados na Resolução n° 160/2020 e a percepção docente sobre o aprendizado discente.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="573E5231" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
+          <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
             <w:pPr>
               <w:pStyle w:val="Tabelaquadrofigura-Texto"/>
             </w:pPr>
             <w:r>
               <w:t>3 (14,3%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CE41186" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
+          <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
             <w:pPr>
               <w:pStyle w:val="Tabelaquadrofigura-Texto"/>
             </w:pPr>
             <w:r>
               <w:t>41 (13,9%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0149FCB8" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00AC6629">
+    <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00AC6629">
       <w:pPr>
         <w:pStyle w:val="Tabelaquadrofigura-Fonte"/>
       </w:pPr>
       <w:r>
         <w:t>Fonte: elaborado pelas autoras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E70C104" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00AC6629">
+    <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00AC6629">
       <w:pPr>
         <w:pStyle w:val="Tabelaquadrofigura-Fonte"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Abreviações: TDIC, Tecnologias Digitais de Informação e Comunicação. ERE, Ensino Remoto Emergencial.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A96357" w14:textId="77777777" w:rsidR="00AB06A8" w:rsidRDefault="00AB06A8">
+    <w:p w:rsidR="00AB06A8" w:rsidRDefault="00AB06A8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B54B803" w14:textId="77777777" w:rsidR="00AB06A8" w:rsidRDefault="00AB06A8">
+    <w:p w:rsidR="00AB06A8" w:rsidRDefault="00AB06A8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C244482" w14:textId="77777777" w:rsidR="001C746A" w:rsidRDefault="001C746A" w:rsidP="00AC6629">
+    <w:p w:rsidR="001C746A" w:rsidRDefault="001C746A" w:rsidP="00AC6629">
       <w:pPr>
         <w:pStyle w:val="Textocorrido"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="166529BD" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00AC6629">
+    <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00AC6629">
       <w:pPr>
         <w:pStyle w:val="Textocorrido"/>
       </w:pPr>
       <w:r>
         <w:t>No intuito de preservar a oralidade e seus elementos idiossincráticos, optou-se pela transcrição denominada naturalista, onde ocorre a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>"transcrição minuciosa do que é dito e exatamente como é dito”</w:t>
       </w:r>
       <w:r>
         <w:t> (AZEVEDO et al., 2017, p. 163).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41FEEA89" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRPr="00AC6629" w:rsidRDefault="002205A4" w:rsidP="00116EDB">
+    <w:p w:rsidR="006F27BA" w:rsidRPr="00AC6629" w:rsidRDefault="002205A4" w:rsidP="00116EDB">
       <w:pPr>
         <w:pStyle w:val="Ttuloseonumerada"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC6629">
-        <w:lastRenderedPageBreak/>
         <w:t>Resultados e Discussão</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B78706B" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRPr="00116EDB" w:rsidRDefault="002205A4" w:rsidP="00116EDB">
+    <w:p w:rsidR="006F27BA" w:rsidRPr="00116EDB" w:rsidRDefault="002205A4" w:rsidP="00A77C18">
       <w:pPr>
         <w:pStyle w:val="Subttulos"/>
-        <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00116EDB">
         <w:t>3.1 Perfil dos entrevistados e dos cursos analisados</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="067DB33C" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="00A67424" w:rsidP="00184AC7">
+    <w:p w:rsidR="006F27BA" w:rsidRDefault="00A67424" w:rsidP="00184AC7">
       <w:pPr>
         <w:pStyle w:val="Textocorrido"/>
       </w:pPr>
       <w:r>
-        <w:t>Texto corrido texto corrido texto corrido</w:t>
-[...314 lines deleted...]
-    <w:p w14:paraId="1F51A9BD" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00116EDB">
+        <w:t xml:space="preserve">Texto corrido texto corrido texto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corrido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00A77C18">
       <w:pPr>
         <w:pStyle w:val="Subttulos"/>
-        <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>3.2. Categorias analíticas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE98031" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="00A67424" w:rsidP="00184AC7">
+    <w:p w:rsidR="006F27BA" w:rsidRDefault="00A67424" w:rsidP="00184AC7">
       <w:pPr>
         <w:pStyle w:val="Textocorrido"/>
       </w:pPr>
       <w:r>
-        <w:t>Texto corrido texto corrido texto corrido</w:t>
-[...314 lines deleted...]
-    <w:p w14:paraId="0AE7AB0D" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRPr="00266A35" w:rsidRDefault="002205A4" w:rsidP="00AC6629">
+        <w:t>Texto corrido texto corrido texto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corrido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F27BA" w:rsidRPr="00266A35" w:rsidRDefault="002205A4" w:rsidP="00AC6629">
       <w:pPr>
         <w:pStyle w:val="Tabelaquadrofigura-Legenda"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Figura 1 - </w:t>
       </w:r>
       <w:r w:rsidRPr="00266A35">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Distribuição de frequência de menções das unidades de registro identificadas em cada categoria de análise: (a) organização para o retorno às aulas, (b) fazer docente, (c) uso de tecnologias digitais de informação e comunicação, (d) execução do ERE e (e) avaliação da aprendizagem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7499BDA1" w14:textId="77777777" w:rsidR="00AC6629" w:rsidRDefault="00AC6629" w:rsidP="00AC6629">
+    <w:p w:rsidR="00AC6629" w:rsidRDefault="00AC6629" w:rsidP="00AC6629">
       <w:pPr>
         <w:pStyle w:val="Tabelaquadrofigura-Legenda"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="490CB443" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4">
+    <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27104BC2" wp14:editId="373711D7">
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3798688" cy="3007058"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:docPr id="231243540" name="image2.png" descr="Gráfico&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image2.png" descr="Gráfico&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3802684" cy="3010221"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="076C420A" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00AC6629">
+    <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00AC6629">
       <w:pPr>
         <w:pStyle w:val="Tabelaquadrofigura-Fonte"/>
       </w:pPr>
       <w:r>
         <w:t>Fonte</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> elaborado pelas autoras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F2E28FC" w14:textId="77777777" w:rsidR="00AC6629" w:rsidRPr="00AC6629" w:rsidRDefault="00AC6629" w:rsidP="00AC6629">
+    <w:p w:rsidR="00AC6629" w:rsidRPr="00AC6629" w:rsidRDefault="00AC6629" w:rsidP="00AC6629">
       <w:pPr>
         <w:pStyle w:val="Textocorrido"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08E743F6" w14:textId="77777777" w:rsidR="001C746A" w:rsidRDefault="001C746A" w:rsidP="00AC6629">
+    <w:p w:rsidR="001C746A" w:rsidRDefault="001C746A" w:rsidP="00AC6629">
       <w:pPr>
         <w:pStyle w:val="Textocorrido"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B26E3E0" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00AC6629">
+    <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00AC6629">
       <w:pPr>
         <w:pStyle w:val="Textocorrido"/>
       </w:pPr>
       <w:r>
         <w:t>Nos tópicos adiante, as categorias de análise serão discutidas em detalhes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E00C200" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00116EDB">
+    <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00A77C18">
       <w:pPr>
         <w:pStyle w:val="Subttulos"/>
-        <w:ind w:left="720"/>
-      </w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t>3.3. Organização para o retorno às aulas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F27BA" w:rsidRDefault="00A67424" w:rsidP="00184AC7">
+      <w:pPr>
+        <w:pStyle w:val="Textocorrido"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Texto corrido texto corrido texto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto </w:t>
+      </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>3.3. Organização para o retorno às aulas</w:t>
-[...322 lines deleted...]
-    <w:p w14:paraId="1B4BE813" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="00266A35" w:rsidP="00BE3E3A">
+        <w:t>corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corrido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F27BA" w:rsidRDefault="00266A35" w:rsidP="00BE3E3A">
       <w:pPr>
         <w:pStyle w:val="Citao"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Citação </w:t>
-[...453 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Citação citaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitação</w:t>
+      </w:r>
       <w:r w:rsidR="002205A4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A12E77C" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="00A67424" w:rsidP="00184AC7">
+    <w:p w:rsidR="006F27BA" w:rsidRDefault="00A67424" w:rsidP="00184AC7">
       <w:pPr>
         <w:pStyle w:val="Textocorrido"/>
       </w:pPr>
       <w:r>
-        <w:t>Texto corrido texto corrido texto corrido</w:t>
-[...314 lines deleted...]
-    <w:p w14:paraId="52475DEE" w14:textId="77777777" w:rsidR="00266A35" w:rsidRDefault="00266A35" w:rsidP="00266A35">
+        <w:t>Texto corrido texto corrido texto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corrido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00266A35" w:rsidRDefault="00266A35" w:rsidP="00266A35">
       <w:pPr>
         <w:pStyle w:val="Citao"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...520 lines deleted...]
-    <w:p w14:paraId="16EB6428" w14:textId="77777777" w:rsidR="00A67424" w:rsidRDefault="00A67424" w:rsidP="00184AC7">
+      <w:r>
+        <w:t>citaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A67424" w:rsidRDefault="00A67424" w:rsidP="00184AC7">
       <w:pPr>
         <w:pStyle w:val="Textocorrido"/>
       </w:pPr>
       <w:r>
-        <w:t>Texto corrido texto corrido texto corrido</w:t>
-[...314 lines deleted...]
-    <w:p w14:paraId="5F6E0D33" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00116EDB">
+        <w:t>Texto corrido texto corrido texto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corrido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00A77C18">
       <w:pPr>
         <w:pStyle w:val="Subttulos"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_heading=h.nzbldiymfnx7" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t>3.4. Fazer docente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BFD3FFC" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="00A67424" w:rsidP="00184AC7">
+    <w:p w:rsidR="006F27BA" w:rsidRDefault="00A67424" w:rsidP="00184AC7">
       <w:pPr>
         <w:pStyle w:val="Textocorrido"/>
       </w:pPr>
       <w:r>
-        <w:t>Texto corrido texto corrido texto corrido</w:t>
-[...314 lines deleted...]
-    <w:p w14:paraId="5D8C73F2" w14:textId="77777777" w:rsidR="008A7505" w:rsidRDefault="008A7505" w:rsidP="00266A35">
+        <w:t>Texto corrido texto corrido texto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corrido:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A7505" w:rsidRDefault="008A7505" w:rsidP="00266A35">
       <w:pPr>
         <w:pStyle w:val="Citao"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7048FD1A" w14:textId="77777777" w:rsidR="00266A35" w:rsidRDefault="00266A35" w:rsidP="00266A35">
+    <w:p w:rsidR="00266A35" w:rsidRDefault="00266A35" w:rsidP="00266A35">
       <w:pPr>
         <w:pStyle w:val="Citao"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Citação </w:t>
-[...314 lines deleted...]
-      <w:r>
+        <w:t>Citação citaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00BE3E3A">
+      <w:pPr>
+        <w:pStyle w:val="Citao"/>
+      </w:pPr>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F27BA" w:rsidRDefault="00A67424" w:rsidP="00266A35">
+      <w:pPr>
+        <w:pStyle w:val="Textocorrido"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3E3A">
         <w:lastRenderedPageBreak/>
-        <w:t>citação</w:t>
-[...154 lines deleted...]
-      <w:r w:rsidRPr="00BE3E3A">
         <w:t>Texto corrido texto corrido texto corrido texto corrido texto corrido texto corrido texto corrido texto corrido texto corrido texto corrido texto corrido texto corrido texto corrido texto corr</w:t>
       </w:r>
       <w:r w:rsidR="00266A35">
         <w:t>ido texto corrido texto corrido.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41482D24" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00116EDB">
+    <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00A77C18">
       <w:pPr>
         <w:pStyle w:val="Subttulos"/>
       </w:pPr>
       <w:r>
         <w:t>3.5. Uso de TDIC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F88C15" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="00A67424" w:rsidP="00BE3E3A">
+    <w:p w:rsidR="006F27BA" w:rsidRDefault="00A67424" w:rsidP="00BE3E3A">
       <w:pPr>
         <w:pStyle w:val="Textocorrido"/>
       </w:pPr>
       <w:r>
-        <w:t>Texto corrido texto corrido texto corrido</w:t>
-[...80 lines deleted...]
-    <w:p w14:paraId="4222B87A" w14:textId="77777777" w:rsidR="00266A35" w:rsidRDefault="00266A35" w:rsidP="00266A35">
+        <w:t>Texto corrido texto corrido texto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corrido:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00266A35" w:rsidRDefault="00266A35" w:rsidP="00266A35">
       <w:pPr>
         <w:pStyle w:val="Citao"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Citação </w:t>
-[...458 lines deleted...]
-    <w:p w14:paraId="490BF8A9" w14:textId="77777777" w:rsidR="00A67424" w:rsidRDefault="00A67424" w:rsidP="00BE3E3A">
+        <w:t>Citação citaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitaçãocitação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A67424" w:rsidRDefault="00A67424" w:rsidP="00BE3E3A">
       <w:pPr>
         <w:pStyle w:val="Textocorrido"/>
       </w:pPr>
       <w:r>
-        <w:t>Texto corrido texto corrido texto corrido</w:t>
-[...158 lines deleted...]
-    <w:p w14:paraId="6B4F4B27" w14:textId="77777777" w:rsidR="00A67424" w:rsidRDefault="00A67424" w:rsidP="00BE3E3A">
+        <w:t>Texto corrido texto corrido texto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corrido. Texto corrido texto corrido texto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corrido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A67424" w:rsidRDefault="00A67424" w:rsidP="00BE3E3A">
       <w:pPr>
         <w:pStyle w:val="Textocorrido"/>
       </w:pPr>
       <w:r>
-        <w:t>Texto corrido texto corrido texto corrido</w:t>
-[...158 lines deleted...]
-    <w:p w14:paraId="5C02F640" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00116EDB">
+        <w:t>Texto corrido texto corrido texto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corrido. Texto corrido texto corrido texto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corrido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00116EDB">
       <w:pPr>
         <w:pStyle w:val="Ttuloseonumerada"/>
       </w:pPr>
       <w:r>
         <w:t>Conclusões</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78ADE26B" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="00A67424" w:rsidP="00A67424">
+    <w:p w:rsidR="006F27BA" w:rsidRDefault="00A67424" w:rsidP="00A67424">
       <w:pPr>
         <w:pStyle w:val="Textocorrido"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE3E3A">
         <w:t>Texto corrido texto corrido texto corrido texto corrido texto corrido texto corrido texto corrido texto corrido texto corrido</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE5ECB">
-[...192 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t>texto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corrido. Texto corrido texto corrido texto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corrido. Texto corrido texto corrido texto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corridotexto corrido</w:t>
       </w:r>
       <w:r w:rsidR="00030EEB">
         <w:t>texto corrido</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41D415A9" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRPr="0000055E" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
+    <w:p w:rsidR="006F27BA" w:rsidRPr="0000055E" w:rsidRDefault="002205A4" w:rsidP="00656A6B">
       <w:pPr>
         <w:pStyle w:val="TtulossemnmeroConcluso"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0000055E">
-        <w:t>Biodados</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> e contatos dos autores</w:t>
+        <w:t>Biodados e contatos dos autores</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2083"/>
         <w:gridCol w:w="6700"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000471D9" w:rsidRPr="002947E8" w14:paraId="5CA511F4" w14:textId="77777777" w:rsidTr="009C4EB4">
+      <w:tr w:rsidR="000471D9" w:rsidRPr="00E30AFF" w:rsidTr="009C4EB4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="743"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="004FD8BA" w14:textId="77777777" w:rsidR="00B7224C" w:rsidRDefault="00B7224C" w:rsidP="00B7224C">
+          <w:p w:rsidR="00B7224C" w:rsidRDefault="00B7224C" w:rsidP="00B7224C">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Inserir</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="123A135E" w14:textId="77777777" w:rsidR="000471D9" w:rsidRDefault="00B7224C" w:rsidP="00B7224C">
+          <w:p w:rsidR="000471D9" w:rsidRDefault="00B7224C" w:rsidP="00B7224C">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Foto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5905AEAD" w14:textId="77777777" w:rsidR="00060803" w:rsidRDefault="00060803" w:rsidP="00060803">
+          <w:p w:rsidR="00060803" w:rsidRDefault="00060803" w:rsidP="00060803">
             <w:pPr>
               <w:pStyle w:val="Biodados-Texto"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">SOBRENOME, X. Y.  </w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve"> e contato dos autores. </w:t>
+              <w:t xml:space="preserve">SOBRENOME, X. Y.  biodados e contato dos autores biodados e contato dos autores biodados e contato dos autores biodados e contato dos autores biodados e contato dos autores biodados e contato dos autores biodados e contato dos autores biodados e contato dos autores biodados e contato dos autores biodados e contato dos autores. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A0B0D87" w14:textId="77777777" w:rsidR="00060803" w:rsidRPr="00060803" w:rsidRDefault="00060803" w:rsidP="00060803">
+          <w:p w:rsidR="00060803" w:rsidRPr="00060803" w:rsidRDefault="00060803" w:rsidP="00060803">
             <w:pPr>
               <w:pStyle w:val="Biodados-Texto"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060803">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ORCID: </w:t>
             </w:r>
             <w:hyperlink r:id="rId17">
               <w:r w:rsidRPr="00060803">
                 <w:rPr>
                   <w:rStyle w:val="Biodados-link"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>https://orcid.org/0000-0000-0000-</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00060803">
               <w:rPr>
                 <w:rStyle w:val="Biodados-link"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>0000</w:t>
             </w:r>
-            <w:r w:rsidRPr="00060803">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="2512C890" w14:textId="77777777" w:rsidR="000471D9" w:rsidRPr="00060803" w:rsidRDefault="00060803" w:rsidP="00060803">
+          <w:p w:rsidR="000471D9" w:rsidRPr="00060803" w:rsidRDefault="00060803" w:rsidP="00060803">
             <w:pPr>
               <w:pStyle w:val="Biodados-Texto"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060803">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">email: </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidRPr="00060803">
                 <w:rPr>
                   <w:rStyle w:val="Biodados-link"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>xxxxxxxxxxxxx@xx.xx.br</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000471D9" w:rsidRPr="002947E8" w14:paraId="03ADB947" w14:textId="77777777" w:rsidTr="009C4EB4">
+      <w:tr w:rsidR="000471D9" w:rsidRPr="00E30AFF" w:rsidTr="009C4EB4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43AEAF15" w14:textId="77777777" w:rsidR="00B7224C" w:rsidRDefault="00B7224C" w:rsidP="00B7224C">
+          <w:p w:rsidR="00B7224C" w:rsidRDefault="00B7224C" w:rsidP="00B7224C">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Inserir</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F7F929F" w14:textId="77777777" w:rsidR="000471D9" w:rsidRPr="00060803" w:rsidRDefault="00B7224C" w:rsidP="00B7224C">
+          <w:p w:rsidR="000471D9" w:rsidRPr="00060803" w:rsidRDefault="00B7224C" w:rsidP="00B7224C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Foto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C289701" w14:textId="77777777" w:rsidR="00060803" w:rsidRDefault="00060803" w:rsidP="00060803">
+          <w:p w:rsidR="00060803" w:rsidRDefault="00060803" w:rsidP="00060803">
             <w:pPr>
               <w:pStyle w:val="Biodados-Texto"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">SOBRENOME, X. Y.  </w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve"> e contato dos autores. </w:t>
+              <w:t xml:space="preserve">SOBRENOME, X. Y.  biodados e contato dos autores biodados e contato dos autores biodados e contato dos autores biodados e contato dos autores biodados e contato dos autores biodados e contato dos autores biodados e contato dos autores biodados e contato dos autores biodados e contato dos autores biodados e contato dos autores. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C35F8E0" w14:textId="77777777" w:rsidR="00060803" w:rsidRPr="00060803" w:rsidRDefault="00060803" w:rsidP="00060803">
+          <w:p w:rsidR="00060803" w:rsidRPr="00060803" w:rsidRDefault="00060803" w:rsidP="00060803">
             <w:pPr>
               <w:pStyle w:val="Biodados-Texto"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060803">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ORCID: </w:t>
             </w:r>
             <w:hyperlink r:id="rId19">
               <w:r w:rsidRPr="00060803">
                 <w:rPr>
                   <w:rStyle w:val="Biodados-link"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>https://orcid.org/0000-0000-0000-</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00060803">
               <w:rPr>
                 <w:rStyle w:val="Biodados-link"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>0000</w:t>
             </w:r>
-            <w:r w:rsidRPr="00060803">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="7D99786C" w14:textId="77777777" w:rsidR="000471D9" w:rsidRPr="00060803" w:rsidRDefault="00060803" w:rsidP="00060803">
+          <w:p w:rsidR="000471D9" w:rsidRPr="00060803" w:rsidRDefault="00060803" w:rsidP="00060803">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060803">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">email: </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r w:rsidRPr="00060803">
                 <w:rPr>
                   <w:rStyle w:val="Biodados-link"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>xxxxxxxxxxxxx@xx.xx.br</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000471D9" w:rsidRPr="002947E8" w14:paraId="49812ACE" w14:textId="77777777" w:rsidTr="009C4EB4">
+      <w:tr w:rsidR="000471D9" w:rsidRPr="00E30AFF" w:rsidTr="009C4EB4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="32"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA99DF4" w14:textId="77777777" w:rsidR="00B7224C" w:rsidRDefault="00B7224C" w:rsidP="00B7224C">
+          <w:p w:rsidR="00B7224C" w:rsidRDefault="00B7224C" w:rsidP="00B7224C">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Inserir</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="181D6638" w14:textId="77777777" w:rsidR="000471D9" w:rsidRPr="00060803" w:rsidRDefault="00B7224C" w:rsidP="00B7224C">
+          <w:p w:rsidR="000471D9" w:rsidRPr="00060803" w:rsidRDefault="00B7224C" w:rsidP="00B7224C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Foto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE73E3F" w14:textId="77777777" w:rsidR="00060803" w:rsidRDefault="00060803" w:rsidP="00060803">
+          <w:p w:rsidR="00060803" w:rsidRDefault="00060803" w:rsidP="00060803">
             <w:pPr>
               <w:pStyle w:val="Biodados-Texto"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">SOBRENOME, X. Y.  </w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve"> e contato dos autores. </w:t>
+              <w:t xml:space="preserve">SOBRENOME, X. Y.  biodados e contato dos autores biodados e contato dos autores biodados e contato dos autores biodados e contato dos autores biodados e contato dos autores biodados e contato dos autores biodados e contato dos autores biodados e contato dos autores biodados e contato dos autores biodados e contato dos autores. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="544BD0CD" w14:textId="77777777" w:rsidR="00060803" w:rsidRPr="00060803" w:rsidRDefault="00060803" w:rsidP="00060803">
+          <w:p w:rsidR="00060803" w:rsidRPr="00060803" w:rsidRDefault="00060803" w:rsidP="00060803">
             <w:pPr>
               <w:pStyle w:val="Biodados-Texto"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060803">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ORCID: </w:t>
             </w:r>
             <w:hyperlink r:id="rId21">
               <w:r w:rsidRPr="00060803">
                 <w:rPr>
                   <w:rStyle w:val="Biodados-link"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>https://orcid.org/0000-0000-0000-</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00060803">
               <w:rPr>
                 <w:rStyle w:val="Biodados-link"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>0000</w:t>
             </w:r>
-            <w:r w:rsidRPr="00060803">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="7B96211C" w14:textId="77777777" w:rsidR="000471D9" w:rsidRPr="00060803" w:rsidRDefault="00060803" w:rsidP="00060803">
+          <w:p w:rsidR="000471D9" w:rsidRPr="00060803" w:rsidRDefault="00060803" w:rsidP="00060803">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060803">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>email:</w:t>
-            </w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r w:rsidRPr="00060803">
                 <w:rPr>
                   <w:rStyle w:val="Biodados-link"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>xxxxxxxxxxxxx@xx.xx.br</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B53EF95" w14:textId="77777777" w:rsidR="000471D9" w:rsidRPr="00060803" w:rsidRDefault="000471D9" w:rsidP="000471D9">
+    <w:p w:rsidR="000471D9" w:rsidRPr="00060803" w:rsidRDefault="000471D9" w:rsidP="000471D9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E1B23A9" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00645D38">
+    <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="00645D38">
       <w:pPr>
         <w:pStyle w:val="TtulossemnmeroConcluso"/>
       </w:pPr>
       <w:r>
         <w:t>Agradecimentos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5233E009" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="00266A35" w:rsidP="0000055E">
+    <w:p w:rsidR="006F27BA" w:rsidRDefault="00266A35" w:rsidP="0000055E">
       <w:pPr>
         <w:pStyle w:val="Textocorrido"/>
       </w:pPr>
       <w:r>
-        <w:t>Texto agradecimentos texto agradecimentos texto</w:t>
-[...35 lines deleted...]
-        <w:t>agradecimentos texto</w:t>
+        <w:t>Texto agradecimentos texto agradecimentos textoagradecimentos textoagradecimentos textoagradecimentos textoagradecimentos textoagradecimentos textoagradecimentos texto</w:t>
       </w:r>
       <w:r w:rsidR="002205A4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B26AAB6" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="00645D38" w:rsidP="00645D38">
+    <w:p w:rsidR="006F27BA" w:rsidRDefault="00645D38" w:rsidP="00645D38">
       <w:pPr>
         <w:pStyle w:val="TtulossemnmeroConcluso"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Referências Bibliográficas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056FE21C" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="006F27BA">
+    <w:p w:rsidR="006F27BA" w:rsidRDefault="006F27BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3042056B" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="0000055E">
+    <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="0000055E">
       <w:pPr>
         <w:pStyle w:val="TextoReferncias"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">BRASIL. Lei nº 9.394, de 20 de dezembro de 1996. Estabelece as diretrizes e bases da educação nacional. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Leis Ordinárias. Brasília: Casa Civil da Presidência da República. Subsecretaria para Assuntos Jurídicos, 1996. Disponível em: </w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://bitly.ws/3eeu5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Acesso em: 24 set. 2024.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD6AB04" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="006F27BA" w:rsidP="0000055E">
-[...4 lines deleted...]
-    <w:p w14:paraId="196BADCB" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="0000055E">
+    <w:p w:rsidR="006F27BA" w:rsidRDefault="006F27BA" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F27BA" w:rsidRDefault="002205A4" w:rsidP="0000055E">
       <w:pPr>
         <w:pStyle w:val="TextoReferncias"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">FERREIRA, D. H. L.; BRANCHI, B. A.; SUGAHARA, C. R. Processo de ensino e aprendizagem no contexto das aulas e atividades remotas no Ensino Superior em tempo da pandemia Covid-19. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Revista Práxis</w:t>
       </w:r>
       <w:r>
         <w:t>, Volta Redonda, v. 12, n. 1, 21 dez. 2020.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F7099B" w14:textId="77777777" w:rsidR="006F27BA" w:rsidRDefault="006F27BA" w:rsidP="0000055E">
-[...4 lines deleted...]
-    <w:p w14:paraId="6A38565F" w14:textId="77777777" w:rsidR="00D032AE" w:rsidRDefault="002205A4" w:rsidP="008A7505">
+    <w:p w:rsidR="006F27BA" w:rsidRDefault="006F27BA" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D032AE" w:rsidRDefault="002205A4" w:rsidP="008A7505">
       <w:pPr>
         <w:pStyle w:val="TextoReferncias"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">FERREIRA </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Experiência do Programa de Inovação e Assessoria Curricular (PROIAC) da Universidade Federal Fluminense. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>EaD em Foco</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, Rio de Janeiro, v. 11, n. 2, 2021. Disponível em: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E567D44" w14:textId="77777777" w:rsidR="00D032AE" w:rsidRDefault="00D032AE" w:rsidP="0000055E">
-[...684 lines deleted...]
-    <w:sectPr w:rsidR="00423BA0" w:rsidSect="00E964D1">
+    <w:p w:rsidR="00D032AE" w:rsidRDefault="00D032AE" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F15562" w:rsidRDefault="00F15562" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F15562" w:rsidRDefault="00F15562" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F15562" w:rsidRDefault="00F15562" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F15562" w:rsidRDefault="00F15562" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F15562" w:rsidRDefault="00F15562" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F15562" w:rsidRDefault="00F15562" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F15562" w:rsidRDefault="00F15562" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F15562" w:rsidRDefault="00F15562" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F15562" w:rsidRDefault="00F15562" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F15562" w:rsidRDefault="00F15562" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F15562" w:rsidRDefault="00F15562" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F15562" w:rsidRDefault="00F15562" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00423BA0" w:rsidRDefault="00423BA0" w:rsidP="0000055E">
+      <w:pPr>
+        <w:pStyle w:val="TextoReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00423BA0" w:rsidSect="00F15562">
       <w:headerReference w:type="even" r:id="rId24"/>
       <w:headerReference w:type="default" r:id="rId25"/>
       <w:headerReference w:type="first" r:id="rId26"/>
       <w:footerReference w:type="first" r:id="rId27"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1418" w:header="397" w:footer="454" w:gutter="0"/>
-      <w:pgNumType w:start="2"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...1 lines deleted...]
-    <w:p w14:paraId="388969F4" w14:textId="77777777" w:rsidR="001D5B29" w:rsidRDefault="001D5B29">
+<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:endnote w:type="separator" w:id="0">
+    <w:p w:rsidR="00B22052" w:rsidRDefault="00B22052">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB27D20" w14:textId="77777777" w:rsidR="001D5B29" w:rsidRDefault="001D5B29"/>
+    <w:p w:rsidR="00B22052" w:rsidRDefault="00B22052"/>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A56AC3B" w14:textId="77777777" w:rsidR="001D5B29" w:rsidRDefault="001D5B29">
+  <w:endnote w:type="continuationSeparator" w:id="1">
+    <w:p w:rsidR="00B22052" w:rsidRDefault="00B22052">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1A5F53" w14:textId="77777777" w:rsidR="001D5B29" w:rsidRDefault="001D5B29"/>
+    <w:p w:rsidR="00B22052" w:rsidRDefault="00B22052"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans Light">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans Semibold Italic">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="069388F1" w14:textId="77777777" w:rsidR="00266A35" w:rsidRDefault="00266A35">
+<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00266A35" w:rsidRDefault="002A4051">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="10205"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="284"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00266A35">
       <w:rPr>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00266A35">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00266A35">
       <w:rPr>
         <w:i/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Revista EaD em Foco</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00266A35">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">, 2022, </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00266A35">
       <w:rPr>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>00</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00266A35">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>, 1-3</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00266A35">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t>Revista Científica de Educação a Distância</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002A4051">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <mc:AlternateContent>
-[...85 lines deleted...]
-      </mc:AlternateContent>
+      <w:pict>
+        <v:rect id="Retângulo 231243538" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:-54pt;margin-top:807pt;width:596.7pt;height:33.7pt;z-index:251661312;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJsUMv1gEAAIwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2yAQvVfqPyDujZ1svEmsOKsq2VSV&#10;Vm2kbT8AY4iRMNCBxM7fd8DpJm1vVS+YYR5v3hvG66eh0+QswCtrKjqd5JQIw22jzLGi37/tPywp&#10;8YGZhmlrREUvwtOnzft3696VYmZbqxsBBEmML3tX0TYEV2aZ563omJ9YJwwmpYWOBQzhmDXAemTv&#10;dDbL88est9A4sFx4j6e7MUk3iV9KwcNXKb0IRFcUtYW0QlrruGabNSuPwFyr+FUG+wcVHVMGi75R&#10;7Vhg5ATqL6pOcbDeyjDhtsuslIqL5AHdTPM/3Ly2zInkBZvj3Vub/P+j5V/Or+4A2Ibe+dLjNroY&#10;JHTxi/rIgM9aLKYPxYKSS0UfimWOjR8bJ4ZAOAIWxXw1WyKAR8Rq9TgCshuTAx8+CduRuKko4MOk&#10;frHziw9YHaG/ILGwt1o1e6V1CuBYbzWQM8NHfC52++dtLI9XfoNpE8HGxmtjOp5kN19xF4Z6IKpB&#10;T5EintS2uRyAeMf3CrW9MB8ODHAIppT0OBgV9T9ODAQl+rPBzq+m81mBk5SCebFAqwTuM/V9hhne&#10;Wpw3HoCSMdiGNH+j2I+nYKVKHbiJuarGJ08ur+MZZ+o+TqjbT7T5CQAA//8DAFBLAwQUAAYACAAA&#10;ACEAKlb30eQAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IYzgbTeJ1FK6TRdZ&#10;WAUPolWRvWWb2JZtJiXJdlt/velJbzPzHm++V2wn05NRO99ZFMDXDIjG2qoOGwEf7/tVBsQHiUr2&#10;FrWAWXvYltdXhcyVveCbHqvQkBiCPpcC2hCGnFJft9pIv7aDxqh9W2dkiKtrqHLyEsNNT+8YS6mR&#10;HcYPrRz0rtX1qTobAYf56/T8Yx/3/GV8fUrdrqOfcyXE7c30sAES9BT+zLDgR3QoI9PRnlF50gtY&#10;cZbFMiEqKU/itHhYdp8AOS63jCdAy4L+71H+AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AAmxQy/WAQAAjAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhACpW99HkAAAADwEAAA8AAAAAAAAAAAAAAAAAMAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" fillcolor="#e5dfec" stroked="f">
+          <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
+            <w:txbxContent>
+              <w:p w:rsidR="00266A35" w:rsidRDefault="00266A35">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:textDirection w:val="btLr"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>Pedimos não alterar as margens e demais formatações prévias deste documento.</w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+        </v:rect>
+      </w:pict>
     </w:r>
   </w:p>
-  <w:p w14:paraId="64F9289E" w14:textId="77777777" w:rsidR="00266A35" w:rsidRDefault="00266A35"/>
-  <w:p w14:paraId="45980F8A" w14:textId="77777777" w:rsidR="00266A35" w:rsidRDefault="00266A35"/>
+  <w:p w:rsidR="00266A35" w:rsidRDefault="00266A35"/>
+  <w:p w:rsidR="00266A35" w:rsidRDefault="00266A35"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="06153456" w14:textId="05750A96" w:rsidR="00266A35" w:rsidRPr="007A118C" w:rsidRDefault="00E964D1" w:rsidP="00E964D1">
+<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00266A35" w:rsidRPr="007A118C" w:rsidRDefault="002A4051" w:rsidP="00E964D1">
     <w:pPr>
       <w:pStyle w:val="Rodap-nartigo"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="13"/>
         <w:szCs w:val="13"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="002A4051">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <mc:AlternateContent>
-[...105 lines deleted...]
-      </mc:AlternateContent>
+      <w:pict>
+        <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <v:stroke joinstyle="miter"/>
+          <v:path gradientshapeok="t" o:connecttype="rect"/>
+        </v:shapetype>
+        <v:shape id="Caixa de Texto 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-26.65pt;margin-top:-4.05pt;width:236.25pt;height:17.35pt;z-index:251653632;visibility:visible;mso-wrap-distance-top:3.6pt;mso-wrap-distance-bottom:3.6pt;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcOq3YEQIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vti5ra0Rp+jSZRjQ&#10;XYBuHyDLcixMFjVKiZ19fSnFTbPtbZgfBNKkDsnDo9Xt0Bl2UOg12JJPJzlnykqotd2V/Pu37Ztr&#10;znwQthYGrCr5UXl+u379atW7Qs2gBVMrZARifdG7krchuCLLvGxVJ/wEnLIUbAA7EcjFXVaj6Am9&#10;M9ksz99mPWDtEKTynv7en4J8nfCbRsnwpWm8CsyUnHoL6cR0VvHM1itR7FC4VsuxDfEPXXRCWyp6&#10;hroXQbA96r+gOi0RPDRhIqHLoGm0VGkGmmaa/zHNYyucSrMQOd6dafL/D1Z+Pjy6r8jC8A4GWmAa&#10;wrsHkD88s7Bphd2pO0ToWyVqKjyNlGW988V4NVLtCx9Bqv4T1LRksQ+QgIYGu8gKzckInRZwPJOu&#10;hsAk/ZzneT6/WnImKTab5fPFMpUQxfNthz58UNCxaJQcaakJXRwefIjdiOI5JRbzYHS91cYkB3fV&#10;xiA7CBLANn0j+m9pxrK+5DfL2TIhW4j3kzY6HUigRnclv6ZO81EykY33tk4pQWhzsqkTY0d6IiMn&#10;bsJQDUzXNF0sHdmqoD4SXwgnPdL7IaMF/MVZT1osuf+5F6g4Mx8tcX4zXSyieJOzWF7NyMHLSHUZ&#10;EVYSVMkDZydzE5LgIx0W7mg3jU60vXQytkwaS2yO7yGK+NJPWS+vdv0EAAD//wMAUEsDBBQABgAI&#10;AAAAIQCBtl4r3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwDIbvk/YOkZF2mSBtgQJd&#10;U7RN2rQrjAdwm9BWNE7VBFreft5pu9nyp9/fn+8n24mbGXzrSEG8iEAYqpxuqVZw+v6Yb0H4gKSx&#10;c2QU3I2HffH4kGOm3UgHczuGWnAI+QwVNCH0mZS+aoxFv3C9Ib6d3WAx8DrUUg84crjtZBJFqbTY&#10;En9osDfvjakux6tVcP4an9e7sfwMp81hlb5huyndXamn2fT6AiKYKfzB8KvP6lCwU+mupL3oFMzX&#10;yyWjPGxjEAys4l0ColSQpCnIIpf/GxQ/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABw6&#10;rdgRAgAA/QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AIG2XivfAAAACQEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" stroked="f">
+          <v:textbox>
+            <w:txbxContent>
+              <w:p w:rsidR="00AC5E82" w:rsidRPr="00957E7F" w:rsidRDefault="00AC5E82" w:rsidP="00AC5E82">
+                <w:pPr>
+                  <w:pStyle w:val="Rodap-nomesautores"/>
+                </w:pPr>
+                <w:r w:rsidRPr="007A118C">
+                  <w:t xml:space="preserve">AUTOR, A.; AUTORA, E. </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
+                  </w:rPr>
+                  <w:t>et al.</w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+          <w10:wrap type="square"/>
+        </v:shape>
+      </w:pict>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002A4051">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <mc:AlternateContent>
-[...111 lines deleted...]
-      </mc:AlternateContent>
+      <w:pict>
+        <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:257.95pt;margin-top:-4.05pt;width:234.25pt;height:16.55pt;z-index:251650560;visibility:visible;mso-wrap-distance-top:3.6pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal-relative:margin;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBVN0XEgIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N740aRIrzmqbbapK&#10;24u02w/AGMeomKFAYqdf3wF7s2n3rSoPaIYZDjNnDpuboVPkJKyToEuazVJKhOZQS30o6ffH/ZsV&#10;Jc4zXTMFWpT0LBy92b5+telNIXJoQdXCEgTRruhNSVvvTZEkjreiY24GRmgMNmA75tG1h6S2rEf0&#10;TiV5mr5LerC1scCFc3h6NwbpNuI3jeD+a9M44YkqKdbm427jXoU92W5YcbDMtJJPZbB/qKJjUuOj&#10;F6g75hk5WvkCqpPcgoPGzzh0CTSN5CL2gN1k6V/dPLTMiNgLkuPMhSb3/2D5l9OD+WaJH97DgAOM&#10;TThzD/yHIxp2LdMHcWst9K1gNT6cBcqS3rhiuhqodoULIFX/GWocMjt6iEBDY7vACvZJEB0HcL6Q&#10;LgZPOB7m6+V8vVxQwjGWZ2m2WsQnWPF021jnPwroSDBKanGoEZ2d7p0P1bDiKSU85kDJei+Vio49&#10;VDtlyYmhAPZxTeh/pClN+pKuF/kiImsI96M2OulRoEp2JV2lYY2SCWx80HVM8Uyq0cZKlJ7oCYyM&#10;3PihGoisS/o23A1sVVCfkS8Lox7x/6DRgv1FSY9aLKn7eWRWUKI+aeR8nc3nQbzRmS+WOTr2OlJd&#10;R5jmCFVST8lo7nwUfKBDwy3OppGRtudKppJRY5HN6T8EEV/7Mev5125/AwAA//8DAFBLAwQUAAYA&#10;CAAAACEAvP9fzt4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP0U6DQBBF3038h82Y+GLahQZa&#10;QJZGTTS+tvYDBnYKRHaWsNtC/971SR8n9+TeM+V+MYO40uR6ywridQSCuLG651bB6et9lYFwHlnj&#10;YJkU3MjBvrq/K7HQduYDXY++FaGEXYEKOu/HQkrXdGTQre1IHLKznQz6cE6t1BPOodwMchNFW2mw&#10;57DQ4UhvHTXfx4tRcP6cn9J8rj/8aXdItq/Y72p7U+rxYXl5BuFp8X8w/OoHdaiCU20vrJ0YFKRx&#10;mgdUwSqLQQQgz5IERK1gk0Ygq1L+/6D6AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIFU&#10;3RcSAgAA/QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ALz/X87eAAAACQEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" stroked="f">
+          <v:textbox>
+            <w:txbxContent>
+              <w:p w:rsidR="00957E7F" w:rsidRPr="00957E7F" w:rsidRDefault="00957E7F" w:rsidP="00872CB1">
+                <w:pPr>
+                  <w:pStyle w:val="Rodap-nartigo"/>
+                </w:pPr>
+                <w:r w:rsidRPr="007A118C">
+                  <w:t>EaD em Foco, 202</w:t>
+                </w:r>
+                <w:r w:rsidR="006A009E">
+                  <w:t>6</w:t>
+                </w:r>
+                <w:r w:rsidRPr="007A118C">
+                  <w:t>, 1</w:t>
+                </w:r>
+                <w:r w:rsidR="006A009E">
+                  <w:t>6</w:t>
+                </w:r>
+                <w:r w:rsidRPr="007A118C">
+                  <w:t>(1): e0000</w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+          <w10:wrap type="square" anchorx="margin"/>
+        </v:shape>
+      </w:pict>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00E964D1">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:sz w:val="13"/>
         <w:szCs w:val="13"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251700224" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="198F1A25" wp14:editId="21EAC274">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-313690</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>10089833</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="6479540" cy="309245"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="10" name="Imagem 10"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="10" name="barra-inf.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6479540" cy="309245"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">   </w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="00423BA0">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00423BA0">
-      <w:instrText xml:space="preserve"> PAGE  \# 00 </w:instrText>
+    <w:r w:rsidR="00F15562">
+      <w:instrText xml:space="preserve"> PAGE  \#00 </w:instrText>
     </w:r>
-    <w:r w:rsidR="00423BA0">
+    <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00423BA0">
+    <w:r w:rsidR="00E30AFF">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>02</w:t>
     </w:r>
-    <w:r w:rsidR="00423BA0">
+    <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7A5E6618" w14:textId="77777777" w:rsidR="001F4021" w:rsidRPr="001F4021" w:rsidRDefault="001F4021" w:rsidP="001F4021">
+<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="001F4021" w:rsidRPr="001F4021" w:rsidRDefault="002A4051" w:rsidP="001F4021">
     <w:pPr>
       <w:pStyle w:val="Abertura-Comocitar"/>
       <w:rPr>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="001F4021">
+    <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...291 lines deleted...]
-      </mc:AlternateContent>
+      <w:pict>
+        <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <v:stroke joinstyle="miter"/>
+          <v:path gradientshapeok="t" o:connecttype="rect"/>
+        </v:shapetype>
+        <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.75pt;width:142.9pt;height:94.55pt;z-index:251674624;visibility:visible;mso-wrap-distance-top:3.6pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal-relative:margin;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/seFX/AEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7bTpMlaIavtbreq&#10;tL1I234AxjhGBYYCiZ1+/Q44m43at6p+QOBhzsw5c9hcj0aTg/RBgWW0mpWUSCugVXbH6I/v92/W&#10;lITIbcs1WMnoUQZ6vX39ajO4Ws6hB91KTxDEhnpwjPYxurooguil4WEGTloMduANj3j0u6L1fEB0&#10;o4t5Wb4rBvCt8yBkCPj3bgrSbcbvOini164LMhLNKPYW8+rz2qS12G54vfPc9Uqc2uD/0IXhymLR&#10;M9Qdj5zsvfoLyijhIUAXZwJMAV2nhMwckE1V/sHmsedOZi4oTnBnmcL/gxVfDo/umydxfA8jDjCT&#10;CO4BxM9ALNz23O7kjfcw9JK3WLhKkhWDC/UpNUkd6pBAmuEztDhkvo+QgcbOm6QK8iSIjgM4nkWX&#10;YyQilVxXi/VbDAmMVTjT1XqZa/D6Od35ED9KMCRtGPU41QzPDw8hpnZ4/XwlVbNwr7TOk9WWDIxe&#10;LefLnHARMSqi8bQyjK7L9E1WSCw/2DYnR670tMcC2p5oJ6YT5zg2I1Eto6uUm1RooD2iDh4mn+G7&#10;wE0P/jclA3qM0fBrz72kRH+yqOVVtVgkU+bDYrma48FfRprLCLcCoRiNlEzb25iNPFG+Qc07ldV4&#10;6eTUMnoni3TyeTLn5TnfenmN2ycAAAD//wMAUEsDBBQABgAIAAAAIQAHEiWf2wAAAAcBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcWrsVKSHEqRCIK4jyI3HbxtskIl5HsduEt2c5&#10;wXE0o5lvyu3se3WiMXaBLayWBhRxHVzHjYW318dFDiomZId9YLLwTRG21flZiYULE7/QaZcaJSUc&#10;C7TQpjQUWse6JY9xGQZi8Q5h9JhEjo12I05S7nu9NmajPXYsCy0OdN9S/bU7egvvT4fPjyvz3Dz4&#10;bJjCbDT7G23t5cV8dwsq0Zz+wvCLL+hQCdM+HNlF1VuQI8nCYpWBEnedZ3JkL7H8egO6KvV//uoH&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAv7HhV/wBAADVAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEABxIln9sAAAAHAQAADwAAAAAAAAAAAAAA&#10;AABWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
+          <v:textbox>
+            <w:txbxContent>
+              <w:p w:rsidR="001F4021" w:rsidRDefault="001F4021" w:rsidP="002A3714">
+                <w:pPr>
+                  <w:pStyle w:val="Rodap-editores"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:ind w:left="0"/>
+                </w:pPr>
+                <w:r>
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0">
+                      <wp:extent cx="637540" cy="224155"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+                      <wp:docPr id="4" name="image4.png"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:nvPicPr>
+                              <pic:cNvPr id="23" name="image4.png"/>
+                              <pic:cNvPicPr/>
+                            </pic:nvPicPr>
+                            <pic:blipFill>
+                              <a:blip r:embed="rId1"/>
+                              <a:srcRect/>
+                              <a:stretch>
+                                <a:fillRect/>
+                              </a:stretch>
+                            </pic:blipFill>
+                            <pic:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="637540" cy="224155"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln/>
+                            </pic:spPr>
+                          </pic:pic>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </w:r>
+                <w:r w:rsidR="002A3714">
+                  <w:br/>
+                </w:r>
+                <w:r>
+                  <w:t xml:space="preserve">Recebido: </w:t>
+                </w:r>
+                <w:r w:rsidR="00E86BDE">
+                  <w:t>xx</w:t>
+                </w:r>
+                <w:r>
+                  <w:t>/</w:t>
+                </w:r>
+                <w:r w:rsidR="00E86BDE">
+                  <w:t>xx</w:t>
+                </w:r>
+                <w:r>
+                  <w:t>/202</w:t>
+                </w:r>
+                <w:r w:rsidR="00E86BDE">
+                  <w:t>6</w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidR="001F4021" w:rsidRDefault="001F4021" w:rsidP="002A3714">
+                <w:pPr>
+                  <w:pStyle w:val="Rodap-editores"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:ind w:left="0"/>
+                </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">Aceito: </w:t>
+                </w:r>
+                <w:r w:rsidR="00E86BDE">
+                  <w:t>xx</w:t>
+                </w:r>
+                <w:r>
+                  <w:t>/</w:t>
+                </w:r>
+                <w:r w:rsidR="00E86BDE">
+                  <w:t>xx</w:t>
+                </w:r>
+                <w:r>
+                  <w:t>/202</w:t>
+                </w:r>
+                <w:r w:rsidR="00E86BDE">
+                  <w:t>6</w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidR="001F4021" w:rsidRDefault="001F4021" w:rsidP="002A3714">
+                <w:pPr>
+                  <w:pStyle w:val="Rodap-editores"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:ind w:left="0"/>
+                </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">Publicado: </w:t>
+                </w:r>
+                <w:r w:rsidR="00E86BDE">
+                  <w:t>xx</w:t>
+                </w:r>
+                <w:r>
+                  <w:t>/</w:t>
+                </w:r>
+                <w:r w:rsidR="00E86BDE">
+                  <w:t>xx</w:t>
+                </w:r>
+                <w:r>
+                  <w:t>/202</w:t>
+                </w:r>
+                <w:r w:rsidR="00E86BDE">
+                  <w:t>6</w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidR="00A510E3" w:rsidRDefault="001F4021" w:rsidP="002A3714">
+                <w:pPr>
+                  <w:pStyle w:val="Rodap-editores"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:ind w:left="0"/>
+                </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">Editores Responsáveis: </w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidR="001F4021" w:rsidRDefault="001F4021" w:rsidP="002A3714">
+                <w:pPr>
+                  <w:pStyle w:val="Rodap-editores"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:ind w:left="0"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>Daniel Salvador</w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidR="001F4021" w:rsidRDefault="001F4021" w:rsidP="002A3714">
+                <w:pPr>
+                  <w:pStyle w:val="Rodap-editores"/>
+                  <w:ind w:left="0"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>Carmelita Portela</w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidR="001F4021" w:rsidRDefault="00A510E3" w:rsidP="002A3714">
+                <w:pPr>
+                  <w:pStyle w:val="Rodap-editores"/>
+                  <w:ind w:left="0"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00A510E3">
+                  <w:t>Daniela Samira</w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidR="001F4021" w:rsidRDefault="001F4021"/>
+            </w:txbxContent>
+          </v:textbox>
+          <w10:wrap type="square" anchorx="margin"/>
+        </v:shape>
+      </w:pict>
     </w:r>
-    <w:r w:rsidRPr="001F4021">
+    <w:r w:rsidR="001F4021" w:rsidRPr="001F4021">
       <w:rPr>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>C</w:t>
     </w:r>
     <w:r w:rsidR="00651540">
       <w:rPr>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
-      <w:t>OMO</w:t>
+      <w:t>OMOCITARESTE</w:t>
     </w:r>
-    <w:r w:rsidRPr="001F4021">
-[...23 lines deleted...]
-    <w:r w:rsidRPr="001F4021">
+    <w:r w:rsidR="001F4021" w:rsidRPr="001F4021">
       <w:rPr>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t xml:space="preserve"> TRABALHO</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="127FAB58" w14:textId="414EC7B0" w:rsidR="001F4021" w:rsidRPr="00066BA5" w:rsidRDefault="001F4021" w:rsidP="001F4021">
+  <w:p w:rsidR="001F4021" w:rsidRPr="00066BA5" w:rsidRDefault="001F4021" w:rsidP="001F4021">
     <w:pPr>
       <w:pStyle w:val="Abertura-Comocitar"/>
       <w:rPr>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001F4021">
       <w:rPr>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t xml:space="preserve">ABNT: </w:t>
     </w:r>
     <w:r w:rsidRPr="001F4021">
       <w:rPr>
         <w:b w:val="0"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t xml:space="preserve">AUTOR, A.; AUTORA, E. </w:t>
     </w:r>
     <w:r w:rsidRPr="001F4021">
       <w:rPr>
         <w:b w:val="0"/>
         <w:i/>
         <w:iCs/>
         <w:lang w:val="pt-BR"/>
@@ -9866,1754 +3220,959 @@
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00066BA5">
       <w:rPr>
         <w:b w:val="0"/>
         <w:color w:val="000C59"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t xml:space="preserve">. </w:t>
     </w:r>
     <w:r w:rsidR="0011340A">
       <w:rPr>
         <w:b w:val="0"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>DOI</w:t>
     </w:r>
     <w:r w:rsidRPr="00066BA5">
       <w:rPr>
         <w:b w:val="0"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>: https://doi.org/10.18264/eadf.v15i1.0000</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="46DD15ED" w14:textId="77777777" w:rsidR="00266A35" w:rsidRDefault="00266A35" w:rsidP="00A510E3">
+  <w:p w:rsidR="00266A35" w:rsidRDefault="002A4051" w:rsidP="00A510E3">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="10205"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="002A4051">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <mc:AlternateContent>
-[...85 lines deleted...]
-      </mc:AlternateContent>
+      <w:pict>
+        <v:rect id="Retângulo 231243536" o:spid="_x0000_s1034" style="position:absolute;margin-left:-54pt;margin-top:809pt;width:596.7pt;height:33.7pt;z-index:251659264;visibility:visible;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHnfoH1wEAAIwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2yAQvVfqPyDujZ1svEmsOKsq2VSV&#10;Vm2kbT8AY4iRMNCBxM7fd8DpJm1vVS+YYR5v3hvG66eh0+QswCtrKjqd5JQIw22jzLGi37/tPywp&#10;8YGZhmlrREUvwtOnzft3696VYmZbqxsBBEmML3tX0TYEV2aZ563omJ9YJwwmpYWOBQzhmDXAemTv&#10;dDbL88est9A4sFx4j6e7MUk3iV9KwcNXKb0IRFcUtYW0QlrruGabNSuPwFyr+FUG+wcVHVMGi75R&#10;7Vhg5ATqL6pOcbDeyjDhtsuslIqL5AHdTPM/3Ly2zInkBZvj3Vub/P+j5V/Or+4A2Ibe+dLjNroY&#10;JHTxi/rIgM9aLKYPxYKSS0UfimWOjR8bJ4ZAOAIWxXw1WyKAR8Rq9TgCshuTAx8+CduRuKko4MOk&#10;frHziw9YHaG/ILGwt1o1e6V1CuBYbzWQM8NHfC52++dtLI9XfoNpE8HGxmtjOp5kN19xF4Z6IKqp&#10;6DJSxJPaNpcDEO/4XqG2F+bDgQEOwZSSHgejov7HiYGgRH822PnVdD4rcJJSMC8WaJXAfaa+zzDD&#10;W4vzxgNQMgbbkOZvFPvxFKxUqQM3MVfV+OTJ5XU840zdxwl1+4k2PwEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAFN/6DXhAAAADwEAAA8AAABkcnMvZG93bnJldi54bWxMT8FKxDAUvAv+Q3iCt920oqXUposs&#10;rIIH0aqIt2zzbMs2LyXJdlu/3uS03mbeDPNmys2sBzahdb0hAek6AYbUGNVTK+DjfbfKgTkvScnB&#10;EApY0MGmurwoZaHMid5wqn3LQgi5QgrovB8Lzl3ToZZubUakoP0Yq6UP1LZcWXkK4XrgN0mScS17&#10;Ch86OeK2w+ZQH7WA7+Xr8PxrHnfpy/T6lNltzz+XWojrq/nhHpjH2Z/NEOuH6lCFTntzJOXYIGCV&#10;JnkY44OSpRFFT5Lf3QLbx1tEvCr5/x3VHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBH&#10;nfoH1wEAAIwDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBTf+g14QAAAA8BAAAPAAAAAAAAAAAAAAAAADEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" fillcolor="#e5dfec" stroked="f">
+          <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
+            <w:txbxContent>
+              <w:p w:rsidR="00266A35" w:rsidRDefault="00266A35">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:textDirection w:val="btLr"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>Pedimos não alterar as margens e demais formatações prévias deste documento.</w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+        </v:rect>
+      </w:pict>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="58F6D9A5" w14:textId="77777777" w:rsidR="00D81A5C" w:rsidRPr="00D5309C" w:rsidRDefault="00D81A5C" w:rsidP="00872CB1">
+<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00D81A5C" w:rsidRPr="00D5309C" w:rsidRDefault="00D81A5C" w:rsidP="00872CB1">
     <w:pPr>
       <w:pStyle w:val="Rodap-nartigo"/>
     </w:pPr>
     <w:r>
       <w:t>0</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="002A4051">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="002A4051">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00D5309C">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="002A4051">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="11086E54" w14:textId="77777777" w:rsidR="006F7BD4" w:rsidRDefault="00D81A5C" w:rsidP="00D81A5C">
+  <w:p w:rsidR="006F7BD4" w:rsidRDefault="002A4051" w:rsidP="00D81A5C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="10205"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="002A4051">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <mc:AlternateContent>
-[...91 lines deleted...]
-      </mc:AlternateContent>
+      <w:pict>
+        <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <v:stroke joinstyle="miter"/>
+          <v:path gradientshapeok="t" o:connecttype="rect"/>
+        </v:shapetype>
+        <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:308.3pt;margin-top:2.2pt;width:131.8pt;height:19.6pt;z-index:251696128;visibility:visible;mso-wrap-distance-top:3.6pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal-relative:margin;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB97qBTEQIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysk92O2jAQhe8r9R0s35cABRYiwmrLlqrS&#10;9kfa9gEcxyFWHY87NiT06XfssCza3lXNhWVn7OOZb47Xt31r2FGh12ALPhmNOVNWQqXtvuA/f+ze&#10;LTnzQdhKGLCq4Cfl+e3m7Zt153I1hQZMpZCRiPV55wrehODyLPOyUa3wI3DKUrAGbEWgJe6zCkVH&#10;6q3JpuPxIusAK4cglff0934I8k3Sr2slw7e69iowU3DKLaQR01jGMdusRb5H4Rotz2mIf8iiFdrS&#10;pRepexEEO6D+S6rVEsFDHUYS2gzqWkuVaqBqJuNX1Tw2wqlUC8Hx7oLJ/z9Z+fX46L4jC/0H6KmB&#10;qQjvHkD+8szCthF2r+4QoWuUqOjiSUSWdc7n56MRtc99FCm7L1BRk8UhQBLqa2wjFaqTkTo14HSB&#10;rvrAZLxycfN+uaCQpNh0tlxNU1cykT+fdujDJwUti5OCIzU1qYvjgw8xG5E/b4mXeTC62mlj0gL3&#10;5dYgOwoywC59qYBX24xlXcFX8+k8KVuI55M3Wh3IoEa3BV+O4zdYJtL4aKu0JQhthjllYuwZTyQy&#10;sAl92TNdUanpcMRVQnUiYAiDIekB0aQB/MNZR2YsuP99EKg4M58tQV9NZrPo3rSYzW8IEcPrSHkd&#10;EVaSVMEDZ8N0G5LjIw8Ld9ScWiduL5mccyaTJZznBxFdfL1Ou16e7eYJAAD//wMAUEsDBBQABgAI&#10;AAAAIQCB0FUW3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHVagpum&#10;cSpAAnFt6Qc48TaJiNdR7Dbp37Oc4Dia0cybYje7XlxwDJ0nDctFAgKp9rajRsPx6/0xAxGiIWt6&#10;T6jhigF25e1NYXLrJ9rj5RAbwSUUcqOhjXHIpQx1i86EhR+Q2Dv50ZnIcmykHc3E5a6XqyRR0pmO&#10;eKE1A761WH8fzk7D6XN6eN5M1Uc8rvepejXduvJXre/v5pctiIhz/AvDLz6jQ8lMlT+TDaLXoJZK&#10;cVRDmoJgP8uSFYiK9ZMCWRby/4HyBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH3uoFMR&#10;AgAA/gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIHQ&#10;VRbcAAAACAEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" stroked="f">
+          <v:textbox>
+            <w:txbxContent>
+              <w:p w:rsidR="00D81A5C" w:rsidRPr="00957E7F" w:rsidRDefault="00D81A5C" w:rsidP="00872CB1">
+                <w:pPr>
+                  <w:pStyle w:val="Rodap-nartigo"/>
+                </w:pPr>
+                <w:r w:rsidRPr="007A118C">
+                  <w:t>EaD em Foco, 2025, 15(1): e0000</w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+          <w10:wrap type="square" anchorx="margin"/>
+        </v:shape>
+      </w:pict>
     </w:r>
-    <w:r w:rsidR="006F7BD4">
+    <w:r w:rsidRPr="002A4051">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <mc:AlternateContent>
-[...85 lines deleted...]
-      </mc:AlternateContent>
+      <w:pict>
+        <v:rect id="Retângulo 8" o:spid="_x0000_s1037" style="position:absolute;margin-left:-54pt;margin-top:809pt;width:596.7pt;height:33.7pt;z-index:251680768;visibility:visible;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGX7+s1wEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2yAQvVfqPyDuje1svEmsOKsq2VSV&#10;Vm2kbT+AYIiRMNCBxM7fd8DpJm1vVS+YYR5v3hvGq6eh0+QswCtralpMckqE4bZR5ljT7992HxaU&#10;+MBMw7Q1oqYX4enT+v27Ve8qMbWt1Y0AgiTGV72raRuCq7LM81Z0zE+sEwaT0kLHAoZwzBpgPbJ3&#10;Opvm+WPWW2gcWC68x9PtmKTrxC+l4OGrlF4EomuK2kJaIa2HuGbrFauOwFyr+FUG+wcVHVMGi75R&#10;bVlg5ATqL6pOcbDeyjDhtsuslIqL5AHdFPkfbl5b5kTygs3x7q1N/v/R8i/nV7cHbEPvfOVxG10M&#10;Err4RX1kwGct58VDOafkUtOHcpFj48fGiSEQjoB5OVtOFwjgEbFcPo6A7MbkwIdPwnYkbmoK+DCp&#10;X+z84gNWR+gvSCzsrVbNTmmdAjgeNhrImeEjPpfb3fMmlscrv8G0iWBj47UxHU+ym6+4C8NhIKpB&#10;T0XkiEcH21z2QLzjO4XiXpgPewY4BQUlPU5GTf2PEwNBif5ssPXLYjYtcZRSMCvn6JXAfeZwn2GG&#10;txYHjgegZAw2IQ3gqPbjKVipUgtuYq6y8c2Tzet8xqG6jxPq9hetfwIAAP//AwBQSwMEFAAGAAgA&#10;AAAhAFN/6DXhAAAADwEAAA8AAABkcnMvZG93bnJldi54bWxMT8FKxDAUvAv+Q3iCt920oqXUposs&#10;rIIH0aqIt2zzbMs2LyXJdlu/3uS03mbeDPNmys2sBzahdb0hAek6AYbUGNVTK+DjfbfKgTkvScnB&#10;EApY0MGmurwoZaHMid5wqn3LQgi5QgrovB8Lzl3ToZZubUakoP0Yq6UP1LZcWXkK4XrgN0mScS17&#10;Ch86OeK2w+ZQH7WA7+Xr8PxrHnfpy/T6lNltzz+XWojrq/nhHpjH2Z/NEOuH6lCFTntzJOXYIGCV&#10;JnkY44OSpRFFT5Lf3QLbx1tEvCr5/x3VHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDG&#10;X7+s1wEAAI0DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBTf+g14QAAAA8BAAAPAAAAAAAAAAAAAAAAADEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" fillcolor="#e5dfec" stroked="f">
+          <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
+            <w:txbxContent>
+              <w:p w:rsidR="006F7BD4" w:rsidRDefault="006F7BD4">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:textDirection w:val="btLr"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>Pedimos não alterar as margens e demais formatações prévias deste documento.</w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+        </v:rect>
+      </w:pict>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...1 lines deleted...]
-    <w:p w14:paraId="6B6D765A" w14:textId="77777777" w:rsidR="001D5B29" w:rsidRDefault="001D5B29">
+<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:footnote w:type="separator" w:id="0">
+    <w:p w:rsidR="00B22052" w:rsidRDefault="00B22052">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61625547" w14:textId="77777777" w:rsidR="001D5B29" w:rsidRDefault="001D5B29"/>
+    <w:p w:rsidR="00B22052" w:rsidRDefault="00B22052"/>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A22B3A8" w14:textId="77777777" w:rsidR="001D5B29" w:rsidRDefault="001D5B29">
+  <w:footnote w:type="continuationSeparator" w:id="1">
+    <w:p w:rsidR="00B22052" w:rsidRDefault="00B22052">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505332E2" w14:textId="77777777" w:rsidR="001D5B29" w:rsidRDefault="001D5B29"/>
+    <w:p w:rsidR="00B22052" w:rsidRDefault="00B22052"/>
   </w:footnote>
-  <w:footnote w:id="1">
-    <w:p w14:paraId="544A0F3F" w14:textId="77777777" w:rsidR="009C4EB4" w:rsidRDefault="009C4EB4" w:rsidP="009C4EB4">
+  <w:footnote w:id="2">
+    <w:p w:rsidR="009C4EB4" w:rsidRDefault="009C4EB4" w:rsidP="009C4EB4">
       <w:pPr>
         <w:pStyle w:val="notasrodapTextos"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>As notas de rodapé são indicações, observações ou aditamentos ao texto feitos pelo autor. Fornecem informações para melhor compreensão do texto, sem interromper a sequência lógica da leitura.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3837CAD7" w14:textId="77777777" w:rsidR="009C4EB4" w:rsidRDefault="009C4EB4" w:rsidP="009C4EB4">
+    <w:p w:rsidR="009C4EB4" w:rsidRDefault="009C4EB4" w:rsidP="009C4EB4">
       <w:pPr>
         <w:pStyle w:val="notasrodapTextos"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4C8CBE7D" w14:textId="77777777" w:rsidR="00266A35" w:rsidRDefault="001D5B29">
+<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00266A35" w:rsidRDefault="002A4051">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="002A4051">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:pict w14:anchorId="6E1AB682">
+      <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark714247672" o:spid="_x0000_s1042" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:841.9pt;z-index:-251633664;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="img_fundo_pag8"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
-    <w:r w:rsidR="00266A35">
+    <w:r w:rsidRPr="002A4051">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...86 lines deleted...]
-      </mc:AlternateContent>
+      <w:pict>
+        <v:rect id="Retângulo 231243537" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.05pt;margin-top:-1.05pt;width:596.7pt;height:33.7pt;z-index:251658240;visibility:visible;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9cpaF0wEAAIUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+lwSWLBARVhUsVaVV&#10;i7TtBziOTSw5tjs2JPx9xw5daHurepl4PM8z781M1k9Dp8lZgFfWVHQ6ySkRhttGmWNFv3/bf1hS&#10;4gMzDdPWiIpehKdPm/fv1r0rxcy2VjcCCCYxvuxdRdsQXJllnreiY35inTAYlBY6FtCFY9YA6zF7&#10;p7NZnj9mvYXGgeXCe7zdjUG6SfmlFDx8ldKLQHRFkVtIFpKto802a1YegblW8SsN9g8sOqYMFn1L&#10;tWOBkROov1J1ioP1VoYJt11mpVRcJA2oZpr/oea1ZU4kLdgc797a5P9fWv7l/OoOgG3onS89HqOK&#10;QUIXv8iPDDjWYjF9KBaUXCr6UCxzbPzYODEEwhGwKOar2RIBPCJWq8cRkN0yOfDhk7AdiYeKAg4m&#10;9YudX3zA6gj9BYmFvdWq2SutkwPHequBnBkO8bnY7Z+3sTw++Q2mTQQbG5+N4XiT3XTFUxjq4Sq2&#10;ts3lAMQ7vldI6oX5cGCA059S0uNGVNT/ODEQlOjPBlu+ms5nBa5QcubFAjUSuI/U9xFmeGtx0XgA&#10;SkZnG9LijSw/noKVKkmPvEYyV7o46yTvupdxme79hLr9PZufAAAA//8DAFBLAwQUAAYACAAAACEA&#10;jRY5Ad8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPUUvDMBSF3wX/Q7iCb1uaDYvWpkMGU/BB&#10;tDqGb1lzbcuam5JkXeuvNwNBnw6Xczjnu/lqNB0b0PnWkgQxT4AhVVa3VEv4eN/MboH5oEirzhJK&#10;mNDDqri8yFWm7YnecChDzWIJ+UxJaELoM8591aBRfm57pOh9WWdUiKeruXbqFMtNxxdJknKjWooL&#10;jepx3WB1KI9Gwue0Ozx/28eNeBlen1K3bvl2KqW8vhof7oEFHMNfGM74ER2KyLS3R9KedRJmCxGT&#10;v3r2xZ1YAttLSG+WwIuc//+g+AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9cpaF0wEA&#10;AIUDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCNFjkB&#10;3wAAAAkBAAAPAAAAAAAAAAAAAAAAAC0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;" fillcolor="#e5dfec" stroked="f">
+          <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
+            <w:txbxContent>
+              <w:p w:rsidR="00266A35" w:rsidRDefault="00266A35">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:textDirection w:val="btLr"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>Pedimos não alterar as margens e demais formatações prévias deste documento.</w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+          <w10:wrap anchorx="page" anchory="page"/>
+        </v:rect>
+      </w:pict>
     </w:r>
     <w:r w:rsidR="00266A35">
       <w:rPr>
         <w:b/>
         <w:color w:val="999999"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>NOME DA SEÇÂO (NÃO ALTERAR)</w:t>
     </w:r>
     <w:r w:rsidR="00266A35">
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00266A35">
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:color w:val="999999"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Revista EaD em Foco</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4E74A97C" w14:textId="77777777" w:rsidR="00266A35" w:rsidRDefault="00266A35"/>
-  <w:p w14:paraId="6C96DF59" w14:textId="77777777" w:rsidR="00266A35" w:rsidRDefault="00266A35"/>
+  <w:p w:rsidR="00266A35" w:rsidRDefault="00266A35"/>
+  <w:p w:rsidR="00266A35" w:rsidRDefault="00266A35"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6021CA73" w14:textId="77777777" w:rsidR="00266A35" w:rsidRDefault="001D5B29">
+<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00266A35" w:rsidRDefault="002A4051">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="0070C0"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="0070C0"/>
       </w:rPr>
-      <w:pict w14:anchorId="0EB22F15">
+      <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark714247673" o:spid="_x0000_s1043" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:595.2pt;height:841.9pt;z-index:-251632640;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="img_fundo_pag8"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r w:rsidR="00266A35">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="0070C0"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16F7D596" wp14:editId="3CC989CC">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5372100</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-25400</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="820420" cy="460375"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="11034" y="0"/>
               <wp:lineTo x="2006" y="6257"/>
               <wp:lineTo x="0" y="8938"/>
               <wp:lineTo x="0" y="20557"/>
               <wp:lineTo x="3511" y="20557"/>
               <wp:lineTo x="15046" y="20557"/>
               <wp:lineTo x="21065" y="20557"/>
               <wp:lineTo x="21065" y="11619"/>
               <wp:lineTo x="15046" y="894"/>
               <wp:lineTo x="13040" y="0"/>
               <wp:lineTo x="11034" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapThrough>
           <wp:docPr id="26" name="image7.png" descr="Ícone&#10;&#10;Descrição gerada automaticamente"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image7.png" descr="Ícone&#10;&#10;Descrição gerada automaticamente"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="820420" cy="460375"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0B608602" w14:textId="77777777" w:rsidR="00266A35" w:rsidRPr="007A18BE" w:rsidRDefault="00266A35" w:rsidP="005C7DA0">
+  <w:p w:rsidR="00266A35" w:rsidRPr="007A18BE" w:rsidRDefault="00266A35" w:rsidP="005C7DA0">
     <w:pPr>
       <w:pStyle w:val="Cabealho0"/>
     </w:pPr>
     <w:r w:rsidRPr="007A18BE">
-      <w:t>Título</w:t>
-[...41 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>TítulodeseuArtigoem</w:t>
     </w:r>
     <w:r w:rsidRPr="007A18BE">
       <w:rPr>
         <w:spacing w:val="-2"/>
       </w:rPr>
       <w:t>Português</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="784087D8" w14:textId="77777777" w:rsidR="00266A35" w:rsidRDefault="000575B6" w:rsidP="00261489">
+<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00266A35" w:rsidRDefault="002A4051" w:rsidP="00261489">
     <w:pPr>
       <w:pStyle w:val="Rodap-editores"/>
     </w:pPr>
     <w:r>
-      <mc:AlternateContent>
-[...134 lines deleted...]
-      </mc:AlternateContent>
+      <w:pict>
+        <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <v:stroke joinstyle="miter"/>
+          <v:path gradientshapeok="t" o:connecttype="rect"/>
+        </v:shapetype>
+        <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-7.6pt;margin-top:47.65pt;width:221.35pt;height:30.9pt;z-index:-251645952;visibility:visible;mso-wrap-distance-top:3.6pt;mso-wrap-distance-bottom:3.6pt;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8Z7whEgIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zTZFtqo7mrpUoS0&#10;XKSFD3Acp7FwPMZ2m5SvZ+xkuwXeEH6wZjzj45kzx5vbodPkJJ1XYBjNZ3NKpBFQK3Ng9NvX/asV&#10;JT5wU3MNRjJ6lp7ebl++2PS2lAW0oGvpCIIYX/aW0TYEW2aZF63suJ+BlQaDDbiOB3TdIasd7xG9&#10;01kxn7/OenC1dSCk93h6PwbpNuE3jRThc9N4GYhmFGsLaXdpr+KebTe8PDhuWyWmMvg/VNFxZfDR&#10;C9Q9D5wcnfoLqlPCgYcmzAR0GTSNEjL1gN3k8z+6eWy5lakXJMfbC03+/8GKT6dH+8WRMLyFAQeY&#10;mvD2AcR3TwzsWm4O8s456FvJa3w4j5RlvfXldDVS7UsfQar+I9Q4ZH4MkICGxnWRFeyTIDoO4Hwh&#10;XQ6BCDwsVnm+uFlTIjB2sy6WyyI9wcun29b58F5CR6LBqMOhJnR+evAhVsPLp5T4mAet6r3SOjnu&#10;UO20IyeOAtinNaH/lqYN6RldL4tlQjYQ7ydtdCqgQLXqGF3N4xolE9l4Z+qUErjSo42VaDPRExkZ&#10;uQlDNRBVM7qIdyNbFdRn5MvBqEf8P2i04H5S0qMWGfU/jtxJSvQHg5yv88Uiijc5i+WbAh13Hamu&#10;I9wIhGI0UDKau5AEH+kwcIezaVSi7bmSqWTUWGJz+g9RxNd+ynr+tdtfAAAA//8DAFBLAwQUAAYA&#10;CAAAACEATkHRYt8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyP0U6DQBBF3038h82Y+GLaBSzF&#10;UpZGTTS+tvYDFnYKpOwsYbeF/r3jkz5O7sm9Z4rdbHtxxdF3jhTEywgEUu1MR42C4/fH4gWED5qM&#10;7h2hght62JX3d4XOjZtoj9dDaASXkM+1gjaEIZfS1y1a7ZduQOLs5EarA59jI82oJy63vUyiaC2t&#10;7ogXWj3ge4v1+XCxCk5f01O6marPcMz2q/Wb7rLK3ZR6fJhftyACzuEPhl99VoeSnSp3IeNFr2AR&#10;pwmjCjbpMwgGVkmWgqiYTLMYZFnI/y+UPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB8&#10;Z7whEgIAAP0DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBOQdFi3wAAAAoBAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" stroked="f">
+          <v:textbox>
+            <w:txbxContent>
+              <w:p w:rsidR="00261489" w:rsidRPr="00774FDF" w:rsidRDefault="00261489" w:rsidP="00261489">
+                <w:pPr>
+                  <w:pStyle w:val="Abertura-ISSNeDOI"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00774FDF">
+                  <w:t>ISSN 2177-8310</w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidR="00C23A9B" w:rsidRPr="00261489" w:rsidRDefault="00261489" w:rsidP="00261489">
+                <w:pPr>
+                  <w:pStyle w:val="Abertura-ISSNeDOI"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00774FDF">
+                  <w:t>DOI: 10.18264/eadf.v1</w:t>
+                </w:r>
+                <w:r w:rsidR="00423BA0">
+                  <w:t>6</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00774FDF">
+                  <w:t>i1.000</w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+        </v:shape>
+      </w:pict>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="000575B6">
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657215" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12063518" wp14:editId="132F8794">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657215" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>-13335</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>12700</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559675" cy="2712720"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="27" name="Imagem 27"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="4" name="abertura topo.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7559675" cy="2712720"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
-      <mc:AlternateContent>
-[...209 lines deleted...]
-      </mc:AlternateContent>
+      <w:pict>
+        <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:17.05pt;margin-top:127.85pt;width:479.2pt;height:80.55pt;z-index:251672576;visibility:visible;mso-wrap-distance-top:3.6pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal-relative:margin;mso-position-vertical-relative:text;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBreBUiEAIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGnULm3UdLV0KUJa&#10;FqSFD3Bsp7FwPMZ2m5SvZ+xkuwVuCB8sj2f8ZubN8+Z26DQ5SecVmIrOZzkl0nAQyhwq+u3r/s2K&#10;Eh+YEUyDkRU9S09vt69fbXpbygJa0EI6giDGl72taBuCLbPM81Z2zM/ASoPOBlzHAprukAnHekTv&#10;dFbk+U3WgxPWAZfe4+396KTbhN80kofPTeNlILqiWFtIu0t7Hfdsu2HlwTHbKj6Vwf6hio4pg0kv&#10;UPcsMHJ06i+oTnEHHpow49Bl0DSKy9QDdjPP/+jmqWVWpl6QHG8vNPn/B8sfT0/2iyNheAcDDjA1&#10;4e0D8O+eGNi1zBzknXPQt5IJTDyPlGW99eX0NFLtSx9B6v4TCBwyOwZIQEPjusgK9kkQHQdwvpAu&#10;h0A4Xt7kq+VqgS6OvnleFOvVMuVg5fNz63z4IKEj8VBRh1NN8Oz04EMsh5XPITGbB63EXmmdDHeo&#10;d9qRE0MF7NOa0H8L04b0FV0vi2VCNhDfJ3F0KqBCteoqusrjGjUT6XhvRAoJTOnxjJVoM/ETKRnJ&#10;CUM9ECUqmhqLdNUgzkiYg1GQ+IHw0IL7SUmPYqyo/3FkTlKiPxokfT1fRIZCMhbLtwUa7tpTX3uY&#10;4QhV0UDJeNyFpPhIh4E7HE6jEm0vlUwlo8gSm9OHiCq+tlPUy7fd/gIAAP//AwBQSwMEFAAGAAgA&#10;AAAhAL3uEa7fAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj91Og0AQhe9NfIfNmHhj7ALyU5Cl&#10;URONt619gAGmQGRnCbst9O1dr/Rycr6c8025W/UoLjTbwbCCcBOAIG5MO3Cn4Pj1/rgFYR1yi6Nh&#10;UnAlC7vq9qbEojUL7+lycJ3wJWwLVNA7NxVS2qYnjXZjJmKfncys0flz7mQ74+LL9SijIEilxoH9&#10;Qo8TvfXUfB/OWsHpc3lI8qX+cMdsH6evOGS1uSp1f7e+PINwtLo/GH71vTpU3qk2Z26tGBU8xaEn&#10;FURJkoHwQJ5HCYhaQRymW5BVKf+/UP0AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAa3gV&#10;IhACAAD+AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;ve4Rrt8AAAAKAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" stroked="f">
+          <v:textbox>
+            <w:txbxContent>
+              <w:p w:rsidR="00C854DA" w:rsidRDefault="00C854DA" w:rsidP="00C854DA">
+                <w:pPr>
+                  <w:pStyle w:val="Abertura-TtuloPortugus"/>
+                  <w:rPr>
+                    <w:i/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:t>TítulodeseuArtigoem</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:spacing w:val="-2"/>
+                  </w:rPr>
+                  <w:t>Português</w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidR="00C854DA" w:rsidRPr="00195FD2" w:rsidRDefault="00C854DA" w:rsidP="00C854DA">
+                <w:pPr>
+                  <w:pStyle w:val="Ttulo"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>Título do seu artigo em inglês</w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidR="00C854DA" w:rsidRDefault="00C854DA"/>
+            </w:txbxContent>
+          </v:textbox>
+          <w10:wrap type="square" anchorx="margin"/>
+        </v:shape>
+      </w:pict>
     </w:r>
-    <w:r w:rsidR="00C854DA">
-[...86 lines deleted...]
-      </mc:AlternateContent>
+    <w:r>
+      <w:pict>
+        <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-78.9pt;margin-top:95.2pt;width:210.4pt;height:24.7pt;rotation:-90;z-index:-251650048;visibility:visible;mso-wrap-distance-top:3.6pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:text;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqCTfHAgIAAOMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X5w4q9NaIVXXrtOk&#10;7kPq9gMIxjEacBmQ2Nmv7wVbSdS9TfMD4nLh3HPOvV7fDkaTg/RBgWV0MZtTIq2ARtkdoz9/PL67&#10;piREbhuuwUpGjzLQ283bN+ve1bKEDnQjPUEQG+reMdrF6OqiCKKThocZOGkx2YI3PGLod0XjeY/o&#10;RhflfF4VPfjGeRAyBDx9GJN0k/HbVor4rW2DjEQzitxiXn1et2ktNmte7zx3nRITDf4PLAxXFoue&#10;oB545GTv1V9QRgkPAdo4E2AKaFslZNaAahbzV2qeO+5k1oLmBHeyKfw/WPH18Oy+exKHDzBgA7OI&#10;4J5A/ArEwn3H7U7eeQ99J3mDhRfJsqJ3oZ6eJqtDHRLItv8CDTaZ7yNkoKH1hnhA1xcVdgu/fIyy&#10;CRbDfhxPPZBDJAIPy2pVLpcVJQJzy8Xy/arMFXmdwJLFzof4SYIhacOoxx5nVH54CjGRO19J1y08&#10;Kq1zn7UlPaM3V+VVfnCRMSriGGplGL0eeeYHSfNH2+R95EqPeyyg7WRC0j06EIftQFTDaJX4Jk+2&#10;0BzRlawfteJfgnQ78H8o6XHiGA2/99xLSvRni86ukkM4ojlYVjnwl5ntZYZbgVCMRkrG7X3MYz1K&#10;vsMOtCq7cWYyUcZJyiZNU59G9TLOt87/5uYFAAD//wMAUEsDBBQABgAIAAAAIQCpOlMi3gAAAAcB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUhcEHUaCCkhToUqOFAJCdJeuG3jJYmw&#10;11HsNuHvMSc4jmb05pXr2RpxotH3jhUsFwkI4sbpnlsF+93z9QqED8gajWNS8E0e1tX5WYmFdhO/&#10;06kOrYgQ9gUq6EIYCil905FFv3ADcew+3WgxxDi2Uo84Rbg1Mk2SO2mx5/jQ4UCbjpqv+mgV5MvV&#10;7iUM5sNNuH3L6s3+9Sp5UuryYn58ABFoDn9j+NWP6lBFp4M7svbCKEjz+7hUcJuDiHWe34A4xJhm&#10;GciqlP/9qx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6gk3xwICAADjAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqTpTIt4AAAAHAQAADwAA&#10;AAAAAAAAAAAAAABcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;" filled="f" stroked="f">
+          <v:textbox inset="2mm,1mm,2mm,1mm">
+            <w:txbxContent>
+              <w:p w:rsidR="00261489" w:rsidRPr="0049050F" w:rsidRDefault="00261489" w:rsidP="0049050F">
+                <w:pPr>
+                  <w:pStyle w:val="Abertura-NomedaSeo"/>
+                </w:pPr>
+                <w:r w:rsidRPr="0049050F">
+                  <w:t>Nome da seção</w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+          <w10:wrap anchorx="page"/>
+        </v:shape>
+      </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7871E730" w14:textId="77777777" w:rsidR="00957E7F" w:rsidRDefault="001D5B29" w:rsidP="00D5309C">
+<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00957E7F" w:rsidRDefault="002A4051" w:rsidP="00D5309C">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
-      <w:pict w14:anchorId="7D8A9C61">
+      <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark714247678" o:spid="_x0000_s1048" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:595.2pt;height:841.9pt;z-index:-251627520;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="img_fundo_pag8"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="72617542" w14:textId="77777777" w:rsidR="00872CB1" w:rsidRDefault="00281CAB" w:rsidP="00D5309C">
+<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00872CB1" w:rsidRDefault="00281CAB" w:rsidP="00D5309C">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251701248" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27585334" wp14:editId="5AE35692">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666944" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-298450</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>176975</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="6480000" cy="309600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="Imagem 11"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="11" name="barras-sup.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6480000" cy="309600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FDC4B08" w14:textId="77777777" w:rsidR="00957E7F" w:rsidRDefault="00D5309C" w:rsidP="00D5309C">
+  <w:p w:rsidR="00957E7F" w:rsidRDefault="00D5309C" w:rsidP="00D5309C">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:t>O título do artigo em português vem neste cabeçalho</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1DEC57E5" w14:textId="77777777" w:rsidR="006F7BD4" w:rsidRPr="006F7BD4" w:rsidRDefault="00D81A5C" w:rsidP="00A8222C">
+<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="006F7BD4" w:rsidRPr="006F7BD4" w:rsidRDefault="002A4051" w:rsidP="00A8222C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="0070C0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="002A4051">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <mc:AlternateContent>
-[...105 lines deleted...]
-      </mc:AlternateContent>
+      <w:pict>
+        <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <v:stroke joinstyle="miter"/>
+          <v:path gradientshapeok="t" o:connecttype="rect"/>
+        </v:shapetype>
+        <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-66.65pt;margin-top:803.2pt;width:111.95pt;height:16.8pt;z-index:251698176;visibility:visible;mso-wrap-distance-top:3.6pt;mso-wrap-distance-bottom:3.6pt;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOMQM4EQIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhxk7Q14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzrx8lp2nQvQ3zgyCa5CF5eLS6GzrDDgq9Blvy2WTKmbISam13Jf/xffvu&#10;hjMfhK2FAatKflSe363fvln1rlA5tGBqhYxArC96V/I2BFdkmZet6oSfgFOWnA1gJwKZuMtqFD2h&#10;dybLp9Nl1gPWDkEq7+nvw+jk64TfNEqGr03jVWCm5NRbSCems4pntl6JYofCtVqe2hD/0EUntKWi&#10;Z6gHEQTbo/4LqtMSwUMTJhK6DJpGS5VmoGlm01fTPLXCqTQLkePdmSb//2Dll8OT+4YsDO9hoAWm&#10;Ibx7BPnTMwubVtidukeEvlWipsKzSFnWO1+cUiPVvvARpOo/Q01LFvsACWhosIus0JyM0GkBxzPp&#10;aghMxpLzfHa9XHAmyZfPrq6WaSuZKJ6zHfrwUUHH4qXkSEtN6OLw6EPsRhTPIbGYB6PrrTYmGbir&#10;NgbZQZAAtulLA7wKM5b1Jb9d5IuEbCHmJ210OpBAje5KfjON3yiZyMYHW6eQILQZ79SJsSd6IiMj&#10;N2GoBqZrwo+5ka0K6iPxhTDqkd4PXVrA35z1pMWS+197gYoz88kS57ez+TyKNxnzxXVOBl56qkuP&#10;sJKgSh44G6+bkAQf6bBwT7tpdKLtpZNTy6SxxObpPUQRX9op6uXVrv8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQBjNp0p4AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEtGS8ZK&#10;0wmQQFw39gBum7UVjVM12dq9Pd4Jjvb/6ffnfDu7XpztGDpPBlZLBcJS5euOGgOH74/FM4gQkWrs&#10;PVkDFxtgW9ze5JjVfqKdPe9jI7iEQoYG2hiHTMpQtdZhWPrBEmdHPzqMPI6NrEecuNz18lEpLR12&#10;xBdaHOx7a6uf/ckZOH5ND0+bqfyMh/Uu1W/YrUt/Meb+bn59ARHtHP9guOqzOhTsVPoT1UH0Bhar&#10;JEmY5UQrnYJgZqM0iPK6SZUCWeTy/xfFLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCO&#10;MQM4EQIAAP0DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBjNp0p4AAAAA0BAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" stroked="f">
+          <v:textbox>
+            <w:txbxContent>
+              <w:p w:rsidR="00D81A5C" w:rsidRPr="00957E7F" w:rsidRDefault="00D81A5C" w:rsidP="00D81A5C">
+                <w:pPr>
+                  <w:pStyle w:val="Rodap-nomesautores"/>
+                </w:pPr>
+                <w:r w:rsidRPr="007A118C">
+                  <w:t xml:space="preserve">AUTOR, A.; AUTORA, E. </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
+                  </w:rPr>
+                  <w:t>et al.</w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+          <w10:wrap type="square"/>
+        </v:shape>
+      </w:pict>
     </w:r>
-    <w:r w:rsidR="001D5B29">
+    <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:pict w14:anchorId="499E2DA6">
+      <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark714247677" o:spid="_x0000_s1047" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:-109.5pt;margin-top:-53.15pt;width:595.2pt;height:841.9pt;z-index:-251660290;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="img_fundo_pag8"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0EF4A285" w14:textId="77777777" w:rsidR="00C9047C" w:rsidRDefault="00C9047C" w:rsidP="005C7DA0">
+  <w:p w:rsidR="00C9047C" w:rsidRDefault="00C9047C" w:rsidP="005C7DA0">
     <w:pPr>
       <w:pStyle w:val="Cabealho0"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5A0B6FE1" w14:textId="77777777" w:rsidR="006F7BD4" w:rsidRPr="006F7BD4" w:rsidRDefault="006F7BD4" w:rsidP="005C7DA0">
+  <w:p w:rsidR="006F7BD4" w:rsidRPr="006F7BD4" w:rsidRDefault="006F7BD4" w:rsidP="005C7DA0">
     <w:pPr>
       <w:pStyle w:val="Cabealho0"/>
     </w:pPr>
     <w:r w:rsidRPr="006F7BD4">
-      <w:t>Título</w:t>
-[...41 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>TítulodeseuArtigoem</w:t>
     </w:r>
     <w:r w:rsidRPr="006F7BD4">
       <w:rPr>
         <w:spacing w:val="-2"/>
       </w:rPr>
       <w:t>Português</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="5822898A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="FFFFFF7E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BB6A7E0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0E369972"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D450B694"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numerada"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="08B3630F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="635AF706"/>
     <w:lvl w:ilvl="0" w:tplc="42041FB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Ttuloseonumerada"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -11661,51 +4220,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="12284211"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="928A3C64"/>
     <w:lvl w:ilvl="0" w:tplc="0A664D70">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="2.1%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="26"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
@@ -11753,51 +4312,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="15546D83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E70D14C"/>
     <w:lvl w:ilvl="0" w:tplc="D9EA7152">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -11842,51 +4401,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="16572C8E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0416001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -11928,51 +4487,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="3468447D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FDC4073C"/>
     <w:lvl w:ilvl="0" w:tplc="D9EA7152">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -12017,51 +4576,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="542724C5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="95CE7B46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Dadosdosautores"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -12131,51 +4690,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="6BED278E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4626A64E"/>
     <w:lvl w:ilvl="0" w:tplc="A86E131C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -12222,672 +4781,444 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2073770562">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="605625960">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="93675093">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="697196004">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="17900653">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1632900580">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1075972963">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="178741350">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="38745556">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="2066490250">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="600141287">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1008" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:stylePaneFormatFilter w:val="1008"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="4098"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
-    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
-  <w:compat>
-[...6 lines deleted...]
-  </w:compat>
+  <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="006F27BA"/>
     <w:rsid w:val="00000129"/>
     <w:rsid w:val="0000055E"/>
     <w:rsid w:val="00030EEB"/>
     <w:rsid w:val="000471D9"/>
     <w:rsid w:val="000575B6"/>
     <w:rsid w:val="00060803"/>
     <w:rsid w:val="00066BA5"/>
     <w:rsid w:val="00074D49"/>
     <w:rsid w:val="000C4664"/>
     <w:rsid w:val="000D65CC"/>
     <w:rsid w:val="0011340A"/>
     <w:rsid w:val="00116EDB"/>
     <w:rsid w:val="001305EF"/>
     <w:rsid w:val="0013174D"/>
     <w:rsid w:val="001413F8"/>
     <w:rsid w:val="00184AC7"/>
     <w:rsid w:val="00195FD2"/>
     <w:rsid w:val="001C746A"/>
     <w:rsid w:val="001D56D5"/>
     <w:rsid w:val="001D5B29"/>
     <w:rsid w:val="001E1053"/>
     <w:rsid w:val="001F2535"/>
     <w:rsid w:val="001F4021"/>
     <w:rsid w:val="002205A4"/>
+    <w:rsid w:val="002411ED"/>
     <w:rsid w:val="00261489"/>
     <w:rsid w:val="00266A35"/>
     <w:rsid w:val="00267105"/>
     <w:rsid w:val="00281CAB"/>
     <w:rsid w:val="0028259D"/>
     <w:rsid w:val="002947E8"/>
     <w:rsid w:val="002A3714"/>
+    <w:rsid w:val="002A4051"/>
     <w:rsid w:val="002D13ED"/>
+    <w:rsid w:val="002F4A8B"/>
     <w:rsid w:val="003019E7"/>
     <w:rsid w:val="00331DF0"/>
     <w:rsid w:val="003435BF"/>
     <w:rsid w:val="003B1BEA"/>
     <w:rsid w:val="003F536E"/>
     <w:rsid w:val="004138C6"/>
+    <w:rsid w:val="00420635"/>
     <w:rsid w:val="00423BA0"/>
     <w:rsid w:val="00426AE9"/>
     <w:rsid w:val="00431EDE"/>
+    <w:rsid w:val="0049050F"/>
     <w:rsid w:val="00492E44"/>
     <w:rsid w:val="004B022B"/>
     <w:rsid w:val="004D014D"/>
     <w:rsid w:val="004D239D"/>
     <w:rsid w:val="0050149A"/>
     <w:rsid w:val="00543E15"/>
     <w:rsid w:val="00544BCB"/>
     <w:rsid w:val="0055531D"/>
     <w:rsid w:val="00564812"/>
     <w:rsid w:val="00596675"/>
     <w:rsid w:val="005A6CC5"/>
     <w:rsid w:val="005C7DA0"/>
     <w:rsid w:val="00645D38"/>
     <w:rsid w:val="00650388"/>
     <w:rsid w:val="00651540"/>
     <w:rsid w:val="00655DC1"/>
     <w:rsid w:val="00656A6B"/>
     <w:rsid w:val="006A009E"/>
+    <w:rsid w:val="006C4AD3"/>
     <w:rsid w:val="006F27BA"/>
     <w:rsid w:val="006F7BD4"/>
     <w:rsid w:val="00751D21"/>
     <w:rsid w:val="00774FDF"/>
+    <w:rsid w:val="00790443"/>
     <w:rsid w:val="007915D3"/>
     <w:rsid w:val="007A118C"/>
     <w:rsid w:val="007A18BE"/>
     <w:rsid w:val="007E7A3B"/>
     <w:rsid w:val="00872CB1"/>
     <w:rsid w:val="008A7505"/>
     <w:rsid w:val="008B375C"/>
     <w:rsid w:val="008F35E8"/>
+    <w:rsid w:val="0090427B"/>
     <w:rsid w:val="00936C05"/>
     <w:rsid w:val="00956348"/>
     <w:rsid w:val="00957E7F"/>
     <w:rsid w:val="009A178C"/>
     <w:rsid w:val="009A6981"/>
     <w:rsid w:val="009B1372"/>
     <w:rsid w:val="009C4EB4"/>
+    <w:rsid w:val="009E60E1"/>
+    <w:rsid w:val="00A147E0"/>
     <w:rsid w:val="00A16419"/>
     <w:rsid w:val="00A3469A"/>
     <w:rsid w:val="00A45748"/>
     <w:rsid w:val="00A46534"/>
     <w:rsid w:val="00A510E3"/>
     <w:rsid w:val="00A67424"/>
+    <w:rsid w:val="00A77C18"/>
     <w:rsid w:val="00A8081F"/>
     <w:rsid w:val="00A813B2"/>
     <w:rsid w:val="00A8222C"/>
     <w:rsid w:val="00AB06A8"/>
     <w:rsid w:val="00AC5E82"/>
     <w:rsid w:val="00AC6629"/>
     <w:rsid w:val="00AF50B1"/>
     <w:rsid w:val="00B012E8"/>
     <w:rsid w:val="00B10DF7"/>
+    <w:rsid w:val="00B22052"/>
     <w:rsid w:val="00B22CF4"/>
     <w:rsid w:val="00B22DAF"/>
+    <w:rsid w:val="00B670C0"/>
     <w:rsid w:val="00B7224C"/>
     <w:rsid w:val="00B81CBC"/>
     <w:rsid w:val="00BD679B"/>
     <w:rsid w:val="00BE3E3A"/>
     <w:rsid w:val="00C04C53"/>
+    <w:rsid w:val="00C22E34"/>
     <w:rsid w:val="00C23A9B"/>
     <w:rsid w:val="00C73587"/>
     <w:rsid w:val="00C80B24"/>
     <w:rsid w:val="00C854DA"/>
     <w:rsid w:val="00C9047C"/>
     <w:rsid w:val="00C90C10"/>
+    <w:rsid w:val="00C95BEC"/>
     <w:rsid w:val="00C97A96"/>
     <w:rsid w:val="00D032AE"/>
+    <w:rsid w:val="00D03DEC"/>
     <w:rsid w:val="00D05AC7"/>
     <w:rsid w:val="00D5309C"/>
     <w:rsid w:val="00D54F65"/>
     <w:rsid w:val="00D6191D"/>
     <w:rsid w:val="00D734EB"/>
     <w:rsid w:val="00D81A5C"/>
     <w:rsid w:val="00DB71F0"/>
     <w:rsid w:val="00DF0C20"/>
+    <w:rsid w:val="00DF2AD6"/>
     <w:rsid w:val="00E07280"/>
     <w:rsid w:val="00E21C97"/>
+    <w:rsid w:val="00E30AFF"/>
+    <w:rsid w:val="00E86BDE"/>
     <w:rsid w:val="00E95A68"/>
     <w:rsid w:val="00E964D1"/>
     <w:rsid w:val="00EC58A1"/>
     <w:rsid w:val="00EE5ECB"/>
     <w:rsid w:val="00F0353E"/>
     <w:rsid w:val="00F06289"/>
     <w:rsid w:val="00F07F72"/>
+    <w:rsid w:val="00F15562"/>
+    <w:rsid w:val="00F702B8"/>
     <w:rsid w:val="00F77FF9"/>
     <w:rsid w:val="00F95B28"/>
     <w:rsid w:val="00FA2FCD"/>
     <w:rsid w:val="00FB4CE1"/>
     <w:rsid w:val="00FB71F5"/>
     <w:rsid w:val="00FC1D73"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="4098"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5787D65A"/>
-  <w15:docId w15:val="{61847158-EBB1-48F6-AA24-946B08A2BDF7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:rsid w:val="00030EEB"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Títulos seções"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="006863BF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:spacing w:before="480" w:after="80" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="0070C0"/>
       <w:sz w:val="32"/>
@@ -12927,169 +5258,176 @@
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00324DD2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:rsid w:val="002A4051"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:rsid w:val="002A4051"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="220" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:rsid w:val="002A4051"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
+    <w:rsid w:val="002A4051"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:aliases w:val="_Título Artigo Inglês"/>
     <w:next w:val="Abertura-Autores"/>
     <w:link w:val="TtuloChar"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00331DF0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="284"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:i/>
       <w:color w:val="0A5078"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="Table Normal"/>
+    <w:rsid w:val="002A4051"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="Table Normal"/>
+    <w:rsid w:val="002A4051"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:next w:val="Textocorrido"/>
     <w:link w:val="CabealhoChar"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D5309C"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:color w:val="0A4664"/>
@@ -13105,51 +5443,51 @@
     <w:rsid w:val="00D5309C"/>
     <w:rPr>
       <w:noProof/>
       <w:color w:val="0A4664"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003D0A08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="10205"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="284"/>
       <w:jc w:val="right"/>
-      <w:textboxTightWrap w:val="firstAndLastLine"/>
+      <w:textboxTightWrap w:val="allLines"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003D0A08"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodebalo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodebaloChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -13177,58 +5515,65 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abertura-Resumotexto">
     <w:name w:val="_Abertura - Resumo texto"/>
     <w:next w:val="Corpodotexto"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="000575B6"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="005771C3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PargrafodaListaChar"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="006621D9"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Notasderodape">
     <w:name w:val="_Notas de rodape"/>
     <w:link w:val="NotasderodapeChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00BE3E3A"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="57"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
@@ -13627,118 +5972,130 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A46534"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AssuntodocomentrioChar">
     <w:name w:val="Assunto do comentário Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Assuntodocomentrio"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A46534"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="002A4051"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a0">
     <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="002A4051"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a1">
     <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="002A4051"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a2">
     <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="002A4051"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a3">
     <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="002A4051"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a4">
     <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="002A4051"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ttuloseonumerada">
     <w:name w:val="_ Título seção numerada"/>
     <w:basedOn w:val="Numerada"/>
     <w:next w:val="Corpodotexto"/>
     <w:link w:val="TtuloseonumeradaChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00116EDB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:numId w:val="10"/>
@@ -13787,105 +6144,105 @@
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
       <w:color w:val="0A4664"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numerada">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C73587"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abertura-NomedaSeo">
     <w:name w:val="_Abertura - Nome da Seção"/>
     <w:next w:val="Abertura-TtuloPortugus"/>
     <w:link w:val="Abertura-NomedaSeoChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00AF50B1"/>
+    <w:rsid w:val="0049050F"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Abertura-TtuloPortugusChar">
     <w:name w:val="_Abertura - Título Português Char"/>
     <w:basedOn w:val="Ttulo1Char"/>
     <w:link w:val="Abertura-TtuloPortugus"/>
     <w:rsid w:val="00B22CF4"/>
     <w:rPr>
       <w:b/>
       <w:color w:val="0A4664"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abertura-Autores">
     <w:name w:val="_Abertura - Autor(es)"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00331DF0"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Abertura-NomedaSeoChar">
     <w:name w:val="_Abertura - Nome da Seção Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Abertura-NomedaSeo"/>
-    <w:rsid w:val="00AF50B1"/>
+    <w:rsid w:val="0049050F"/>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abertura-ContatoAutor">
     <w:name w:val="_Abertura - Contato Autor"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00FB4CE1"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0"/>
       <w:ind w:left="2880"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rodap-editores">
     <w:name w:val="_Rodapé - editores"/>
     <w:link w:val="Rodap-editoresChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
@@ -14048,66 +6405,67 @@
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstract-keywords">
     <w:name w:val="_Abstract - keywords"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00184AC7"/>
     <w:pPr>
       <w:ind w:left="284"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subttulos">
     <w:name w:val="_Subtítulos"/>
     <w:next w:val="Textocorrido"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="0000055E"/>
+    <w:rsid w:val="00A77C18"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="426"/>
         <w:tab w:val="left" w:pos="426"/>
       </w:tabs>
       <w:spacing w:before="480"/>
+      <w:ind w:left="709"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:color w:val="0A4664"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TtulossemnmeroConcluso">
     <w:name w:val="_Títulos sem número (Conclusão"/>
     <w:aliases w:val="Biodados,Resumo,Ref,etc)"/>
     <w:qFormat/>
     <w:rsid w:val="0000055E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
@@ -14516,86 +6874,86 @@
     <w:qFormat/>
     <w:rsid w:val="0000055E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="284"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rodap-nomesautores">
     <w:name w:val="_Rodapé - nomes autores"/>
     <w:rsid w:val="00AC5E82"/>
     <w:rPr>
       <w:color w:val="0A4664"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxxxxxxxxxxxx@xx.xx.br" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8702-7930" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8702-7930" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxxxxxxxxxxxx@xx.xx.br" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:*autor1@seuemail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bitly.ws/3eeu5-Acessoem:14jul.2023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8702-7930" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxxxxxxxxxxxx@xx.xx.br" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -14882,75 +7240,75 @@
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjII+yMlovLS3dEcaxiw2+h3KcDEw==">CgMxLjAaHwoBMBIaChgICVIUChJ0YWJsZS5rMWlra2FvNHk4YzMyDmguamkwbjhhdGp1ZHExMg5oLm56YmxkaXltZm54NzIOaC50a3h2aHc4OTF4eXk4AHIhMVhJX1VXdXhGclMtNDdPUEJJS1FUVVdRZXZ2LXktdXFv</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0EB3C67-40B9-4211-9715-1F3E7C9E4189}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>17205</Characters>
+  <Pages>10</Pages>
+  <Words>3006</Words>
+  <Characters>16234</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>143</Lines>
-  <Paragraphs>40</Paragraphs>
+  <Lines>135</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20351</CharactersWithSpaces>
+  <CharactersWithSpaces>19202</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kate McCallum</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>8a731674bee2af65ddfe59242f3e4fb54df04448bda781febda6e7f86879a098</vt:lpwstr>
   </property>
 </Properties>
 </file>